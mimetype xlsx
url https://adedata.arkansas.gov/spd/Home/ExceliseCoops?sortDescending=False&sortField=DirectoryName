--- v0 (2026-04-01)
+++ v1 (2026-06-06)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="SPD  Coop" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="546">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>LEA Name</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Fax Number</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -1349,50 +1349,59 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">711 Clinton Street</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Arkadelphia</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">71923</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">711 Clinton St</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Shannon Leathers</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-246-3077 x 143</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -6903,5872 +6912,5872 @@
       <c r="H30" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K30" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M30" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O30" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P30" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R30" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K31" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L31" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M31" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O31" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P31" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q31" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R31" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K32" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O32" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P32" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R32" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K33" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L33" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M33" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N33" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P33" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q33" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R33" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S33" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T33" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K34" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L34" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M34" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P34" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q34" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R34" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T34" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K35" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L35" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M35" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N35" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P35" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q35" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R35" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S35" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K36" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L36" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M36" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N36" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P36" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q36" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R36" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S36" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T36" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K37" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L37" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M37" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N37" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O37" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P37" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q37" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R37" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S37" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T37" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>153</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>154</v>
       </c>
       <c r="K38" s="8" t="s">
         <v>155</v>
       </c>
       <c r="L38" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M38" s="8" t="s">
         <v>156</v>
       </c>
       <c r="N38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O38" s="8" t="s">
         <v>157</v>
       </c>
       <c r="P38" s="8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Q38" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R38" s="8" t="s">
         <v>156</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H39" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L39" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M39" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N39" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O39" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P39" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q39" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R39" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P39" s="8" t="s">
+      <c r="S39" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T39" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K40" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L40" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M40" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N40" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P40" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q40" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R40" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P40" s="8" t="s">
+      <c r="S40" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T40" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M41" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N41" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P41" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q41" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R41" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P41" s="8" t="s">
+      <c r="S41" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T41" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G42" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="I42" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="H42" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J42" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L42" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M42" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N42" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P42" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q42" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R42" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P42" s="8" t="s">
+      <c r="S42" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T42" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H43" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K43" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L43" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M43" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N43" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O43" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P43" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q43" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R43" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P43" s="8" t="s">
+      <c r="S43" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T43" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G44" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="I44" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="H44" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J44" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K44" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L44" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M44" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N44" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O44" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P44" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q44" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R44" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P44" s="8" t="s">
+      <c r="S44" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T44" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H45" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K45" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L45" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M45" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N45" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O45" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P45" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q45" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R45" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P45" s="8" t="s">
+      <c r="S45" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T45" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G46" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H46" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="H46" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J46" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K46" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L46" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M46" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N46" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O46" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P46" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q46" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R46" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P46" s="8" t="s">
+      <c r="S46" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T46" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K47" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L47" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M47" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N47" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O47" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="P47" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q47" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R47" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="P47" s="8" t="s">
+      <c r="S47" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T47" s="8" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H48" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K48" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L48" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M48" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N48" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O48" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P48" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q48" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R48" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S48" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T48" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C49" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="H49" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="M49" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="N49" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O49" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="P49" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q49" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R49" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="S49" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T49" s="8" t="s">
         <v>236</v>
-      </c>
-[...49 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H50" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K50" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L50" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M50" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N50" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P50" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q50" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R50" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S50" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T50" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H51" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K51" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L51" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N51" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O51" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P51" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q51" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R51" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S51" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T51" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H52" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K52" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L52" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M52" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N52" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O52" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P52" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q52" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R52" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S52" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T52" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H53" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K53" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L53" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M53" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N53" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O53" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P53" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q53" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R53" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S53" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T53" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H54" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K54" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L54" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M54" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O54" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P54" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q54" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R54" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T54" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H55" s="8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K55" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L55" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M55" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N55" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O55" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P55" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q55" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R55" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S55" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T55" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H56" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J56" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K56" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L56" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M56" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N56" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O56" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P56" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q56" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R56" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P56" s="8" t="s">
+      <c r="S56" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T56" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F57" s="8" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H57" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J57" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I57" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K57" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L57" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M57" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N57" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O57" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P57" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q57" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R57" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P57" s="8" t="s">
+      <c r="S57" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T57" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H58" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J58" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I58" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K58" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L58" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M58" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N58" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O58" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P58" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q58" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R58" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P58" s="8" t="s">
+      <c r="S58" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T58" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H59" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J59" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I59" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K59" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L59" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M59" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N59" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O59" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P59" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q59" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R59" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P59" s="8" t="s">
+      <c r="S59" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T59" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E60" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="F60" s="8" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="8" t="s">
+      <c r="I60" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J60" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I60" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K60" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L60" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M60" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N60" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O60" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P60" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q60" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R60" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P60" s="8" t="s">
+      <c r="S60" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T60" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J61" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I61" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K61" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L61" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M61" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N61" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O61" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P61" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q61" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R61" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P61" s="8" t="s">
+      <c r="S61" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T61" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H62" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J62" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I62" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K62" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L62" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M62" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N62" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O62" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P62" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q62" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R62" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P62" s="8" t="s">
+      <c r="S62" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T62" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H63" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J63" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I63" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K63" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L63" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M63" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N63" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O63" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P63" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q63" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R63" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P63" s="8" t="s">
+      <c r="S63" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T63" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J64" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="I64" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K64" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L64" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M64" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N64" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O64" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="P64" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q64" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R64" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="P64" s="8" t="s">
+      <c r="S64" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T64" s="8" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H65" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J65" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I65" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K65" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L65" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M65" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N65" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O65" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P65" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q65" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R65" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P65" s="8" t="s">
+      <c r="S65" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T65" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J66" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I66" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K66" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L66" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M66" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N66" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O66" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P66" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q66" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R66" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P66" s="8" t="s">
+      <c r="S66" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T66" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J67" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I67" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K67" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L67" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M67" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N67" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O67" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P67" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q67" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R67" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P67" s="8" t="s">
+      <c r="S67" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T67" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F68" s="8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H68" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J68" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I68" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K68" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L68" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M68" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N68" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O68" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P68" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q68" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R68" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P68" s="8" t="s">
+      <c r="S68" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T68" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H69" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J69" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I69" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K69" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L69" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M69" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N69" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O69" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P69" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q69" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R69" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P69" s="8" t="s">
+      <c r="S69" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T69" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H70" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J70" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I70" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K70" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L70" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M70" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N70" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O70" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P70" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q70" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R70" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P70" s="8" t="s">
+      <c r="S70" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T70" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F71" s="8" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H71" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J71" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I71" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K71" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L71" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M71" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N71" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O71" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="P71" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q71" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R71" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="P71" s="8" t="s">
+      <c r="S71" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T71" s="8" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F72" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I72" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="G72" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="8" t="s">
+      <c r="J72" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I72" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K72" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L72" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M72" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N72" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O72" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P72" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O72" s="8" t="s">
+      <c r="Q72" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R72" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P72" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S72" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T72" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H73" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J73" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I73" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K73" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L73" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M73" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N73" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O73" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P73" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O73" s="8" t="s">
+      <c r="Q73" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R73" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P73" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S73" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T73" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F74" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H74" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J74" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I74" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K74" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L74" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M74" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N74" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O74" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P74" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O74" s="8" t="s">
+      <c r="Q74" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R74" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P74" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S74" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T74" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H75" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J75" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I75" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K75" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L75" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N75" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O75" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P75" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O75" s="8" t="s">
+      <c r="Q75" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R75" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P75" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S75" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T75" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F76" s="8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H76" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J76" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I76" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K76" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L76" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M76" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N76" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O76" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P76" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O76" s="8" t="s">
+      <c r="Q76" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R76" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P76" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S76" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T76" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H77" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J77" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I77" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K77" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L77" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M77" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N77" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O77" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P77" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O77" s="8" t="s">
+      <c r="Q77" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R77" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P77" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S77" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T77" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F78" s="8" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G78" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H78" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J78" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="I78" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K78" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L78" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M78" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="N78" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O78" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="P78" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O78" s="8" t="s">
+      <c r="Q78" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R78" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="P78" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S78" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T78" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K79" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L79" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M79" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N79" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O79" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P79" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O79" s="8" t="s">
+      <c r="Q79" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R79" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P79" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S79" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T79" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F80" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K80" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L80" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M80" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N80" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O80" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P80" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O80" s="8" t="s">
+      <c r="Q80" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R80" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P80" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S80" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T80" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H81" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K81" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L81" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M81" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N81" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O81" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P81" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O81" s="8" t="s">
+      <c r="Q81" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R81" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P81" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S81" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T81" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G82" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H82" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K82" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L82" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M82" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N82" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O82" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P82" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N82" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O82" s="8" t="s">
+      <c r="Q82" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R82" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P82" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S82" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T82" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H83" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K83" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L83" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M83" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N83" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O83" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P83" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O83" s="8" t="s">
+      <c r="Q83" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R83" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P83" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S83" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T83" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F84" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H84" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K84" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L84" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M84" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N84" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O84" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P84" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N84" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O84" s="8" t="s">
+      <c r="Q84" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R84" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P84" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S84" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T84" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H85" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K85" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L85" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M85" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="N85" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O85" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="P85" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O85" s="8" t="s">
+      <c r="Q85" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R85" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="P85" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S85" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T85" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F86" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H86" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K86" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L86" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M86" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N86" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O86" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P86" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q86" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R86" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S86" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T86" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C87" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="H87" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="K87" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="L87" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="M87" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="N87" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O87" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="P87" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q87" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R87" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="S87" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T87" s="8" t="s">
         <v>397</v>
-      </c>
-[...49 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F88" s="8" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H88" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K88" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L88" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M88" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N88" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O88" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P88" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q88" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R88" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S88" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T88" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H89" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K89" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L89" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M89" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N89" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O89" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P89" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q89" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R89" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S89" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T89" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F90" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H90" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K90" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L90" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M90" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N90" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O90" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P90" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q90" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R90" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S90" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T90" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H91" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K91" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M91" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N91" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O91" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P91" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q91" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R91" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S91" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T91" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F92" s="8" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K92" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L92" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M92" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N92" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O92" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="P92" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q92" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R92" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S92" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T92" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K93" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L93" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M93" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N93" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O93" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P93" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O93" s="8" t="s">
+      <c r="Q93" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R93" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P93" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S93" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T93" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F94" s="8" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K94" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L94" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M94" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N94" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O94" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P94" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O94" s="8" t="s">
+      <c r="Q94" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R94" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P94" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S94" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T94" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F95" s="8" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K95" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L95" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M95" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N95" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O95" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P95" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O95" s="8" t="s">
+      <c r="Q95" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R95" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P95" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S95" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T95" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G96" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H96" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K96" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L96" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M96" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N96" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O96" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P96" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N96" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O96" s="8" t="s">
+      <c r="Q96" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R96" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P96" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S96" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T96" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F97" s="8" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K97" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L97" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M97" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N97" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O97" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P97" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O97" s="8" t="s">
+      <c r="Q97" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R97" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P97" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S97" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T97" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F98" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K98" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L98" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M98" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N98" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O98" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P98" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O98" s="8" t="s">
+      <c r="Q98" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R98" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P98" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S98" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T98" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F99" s="8" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K99" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L99" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M99" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N99" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O99" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P99" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O99" s="8" t="s">
+      <c r="Q99" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R99" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P99" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S99" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T99" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F100" s="8" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K100" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L100" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M100" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N100" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O100" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P100" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N100" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O100" s="8" t="s">
+      <c r="Q100" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R100" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P100" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S100" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T100" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F101" s="8" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K101" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L101" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M101" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N101" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O101" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P101" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O101" s="8" t="s">
+      <c r="Q101" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R101" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P101" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S101" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T101" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F102" s="8" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K102" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L102" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M102" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="N102" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O102" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="P102" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="N102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O102" s="8" t="s">
+      <c r="Q102" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R102" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="P102" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S102" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T102" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F103" s="8" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K103" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L103" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M103" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N103" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O103" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P103" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O103" s="8" t="s">
+      <c r="Q103" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R103" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P103" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S103" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T103" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C104" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="K104" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="L104" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="M104" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N104" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O104" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="D104" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M104" s="8" t="s">
+      <c r="P104" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O104" s="8" t="s">
+      <c r="Q104" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R104" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P104" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S104" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T104" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F105" s="8" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K105" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L105" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M105" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N105" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O105" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P105" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O105" s="8" t="s">
+      <c r="Q105" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R105" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P105" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S105" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T105" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H106" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K106" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L106" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M106" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N106" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O106" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P106" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O106" s="8" t="s">
+      <c r="Q106" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R106" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P106" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S106" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T106" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F107" s="8" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K107" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L107" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M107" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N107" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O107" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P107" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O107" s="8" t="s">
+      <c r="Q107" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R107" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P107" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S107" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T107" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G108" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H108" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K108" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L108" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M108" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N108" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O108" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P108" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N108" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O108" s="8" t="s">
+      <c r="Q108" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R108" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P108" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S108" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T108" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H109" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K109" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L109" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M109" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="N109" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="O109" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="P109" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="N109" s="8" t="s">
-[...2 lines deleted...]
-      <c r="O109" s="8" t="s">
+      <c r="Q109" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R109" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="P109" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S109" s="8" t="s">
         <v>31</v>
       </c>
       <c r="T109" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F110" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I110" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="G110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="8" t="s">
+      <c r="J110" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I110" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K110" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L110" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M110" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N110" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O110" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P110" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q110" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R110" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P110" s="8" t="s">
+      <c r="S110" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T110" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H111" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J111" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I111" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K111" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L111" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M111" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N111" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O111" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P111" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q111" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R111" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P111" s="8" t="s">
+      <c r="S111" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T111" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H112" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J112" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I112" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K112" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L112" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M112" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N112" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O112" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P112" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q112" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R112" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P112" s="8" t="s">
+      <c r="S112" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T112" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G113" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H113" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J113" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I113" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K113" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L113" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M113" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N113" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O113" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P113" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q113" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R113" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P113" s="8" t="s">
+      <c r="S113" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T113" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G114" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H114" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J114" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I114" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K114" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L114" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M114" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N114" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O114" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P114" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q114" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R114" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P114" s="8" t="s">
+      <c r="S114" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T114" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H115" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J115" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I115" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K115" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L115" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M115" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N115" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O115" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P115" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q115" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R115" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P115" s="8" t="s">
+      <c r="S115" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T115" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G116" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H116" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="J116" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="I116" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K116" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L116" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M116" s="8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N116" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O116" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="P116" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="Q116" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R116" s="8" t="s">
         <v>497</v>
       </c>
-      <c r="P116" s="8" t="s">
+      <c r="S116" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T116" s="8" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F117" s="8" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H117" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K117" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L117" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M117" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N117" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O117" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P117" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q117" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R117" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P117" s="8" t="s">
+      <c r="S117" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T117" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F118" s="8" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H118" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K118" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L118" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M118" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N118" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O118" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P118" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q118" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R118" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P118" s="8" t="s">
+      <c r="S118" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T118" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F119" s="8" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H119" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K119" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L119" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M119" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N119" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O119" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P119" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q119" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R119" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P119" s="8" t="s">
+      <c r="S119" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T119" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E120" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="H120" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="F120" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I120" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K120" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L120" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M120" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N120" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O120" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P120" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q120" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R120" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P120" s="8" t="s">
+      <c r="S120" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T120" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F121" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H121" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K121" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L121" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M121" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N121" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O121" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P121" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q121" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R121" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P121" s="8" t="s">
+      <c r="S121" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T121" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F122" s="8" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="G122" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="H122" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="I122" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="H122" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J122" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K122" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L122" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M122" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N122" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O122" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P122" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q122" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R122" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P122" s="8" t="s">
+      <c r="S122" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T122" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E123" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="H123" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="F123" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="5" t="s">
+      <c r="I123" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="H123" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J123" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K123" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L123" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M123" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N123" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O123" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P123" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q123" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R123" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P123" s="8" t="s">
+      <c r="S123" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T123" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F124" s="8" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H124" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K124" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L124" s="8" t="s">
         <v>29</v>
       </c>
       <c r="M124" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N124" s="8" t="s">
         <v>31</v>
       </c>
       <c r="O124" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="P124" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q124" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="R124" s="8" t="s">
         <v>523</v>
       </c>
-      <c r="P124" s="8" t="s">
+      <c r="S124" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T124" s="8" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>523</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>