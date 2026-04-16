--- v0 (2025-11-01)
+++ v1 (2026-04-16)
@@ -1505,69 +1505,69 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4702000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BLYTHEVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brent Miller</d:t>
-[...17 lines deleted...]
-      <d:t xml:space="preserve">870-762-2053</d:t>
+      <d:t xml:space="preserve">Vanessa Hopkins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">vhopkins@blythevilleschools.net</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-762-2053 x 2053</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">blythevilleschools.com             </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">405 West Park
 Blytheville
 AR - 72316</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3426,60 +3426,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CUTTER MORNING STAR SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Nancy Anderson</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">nancy.anderson@cmseagles.net</d:t>
+      <d:t xml:space="preserve">Lance Campbell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">lance.campbell@cmseagles.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-262-2414</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">eaglesnest.dsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -5199,60 +5199,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FORREST CITY SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Tiffany Hardrick</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">tiffany.hardrick@fcsd.grsc.k12.ar.us</d:t>
+      <d:t xml:space="preserve">Zrano Bowles</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">zrano.bowles@fcsd.grsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-633-1485</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mustang.grsc.k12.ar.us                  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -7306,51 +7306,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Miguel Hernandez</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">hernandezm@hssd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-624-3372 x 1022</d:t>
+      <d:t xml:space="preserve">501-624-3372 x 1056</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.hssd.net                            </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">400 Linwood Ave
 Hot Springs
 AR - 71913</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10193,51 +10193,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">braden.watson@mvewarhawks.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-849-2220</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.mvewarhawks.org/         </d:t>
+      <d:t xml:space="preserve">www.mvewarhawks.org     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">33 Garland Springs Rd
 Mt. Vernon
 AR - 72111</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12264,60 +12264,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5006000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PRESCOTT SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Angela Bryant</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">abryant@prescottschool.net</d:t>
+      <d:t xml:space="preserve">Larry Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">lsmith@prescottschool.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-887-3016 x 7601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">curleywolves.org                      </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -13786,51 +13786,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Jeffrey Steed</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeffrey.steed@shbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">870-777-8236</d:t>
+      <d:t xml:space="preserve">870-777-8236 x 8236</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.shbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">633 Hwy 355 W
 Hope
 AR - 71801</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15021,60 +15021,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7509000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">WESTERN YELL COUNTY SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Taunya Parsons</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">parsonst@wycschools.com</d:t>
+      <d:t xml:space="preserve">James Galarza</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">galarzaj@wycschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-476-4294 x 4291</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.wycschools.com             </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>