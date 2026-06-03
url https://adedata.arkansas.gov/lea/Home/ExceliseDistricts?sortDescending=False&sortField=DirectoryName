--- v1 (2026-04-16)
+++ v2 (2026-06-03)
@@ -335,51 +335,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">k.nicole.walsh@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-324-9506</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">tbd</d:t>
+      <d:t xml:space="preserve">https://ardb.ade.arkansas.gov/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2400 West Markham Street
 Little Rock
 AR - 72203</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4701000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -772,60 +772,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BATESVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Ginni Mcdonald</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">gmcdonald@gobsd1.org</d:t>
+      <d:t xml:space="preserve">David Campbell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">dcampbell@gobsd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-793-6831 x 1006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.batesvilleschools.com               </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -8337,60 +8337,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LAVACA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Mario Beshears</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">mario.beshears@lavacaschools.com</d:t>
+      <d:t xml:space="preserve">Tammy Brewer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">tammy.brewer@lavacaschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-377-1230</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HTTP://LAVACAPUBLICSCHOOLS.K12.AR.US    </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -11094,60 +11094,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4713000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">OSCEOLA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Gregory Hodges</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">ghodges@osd1.org</d:t>
+      <d:t xml:space="preserve">Toshiba Pugh</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">tpugh@osd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-563-2561</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.osd1.org                 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12134,60 +12134,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">POYEN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Susan Kissire</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">kissire.susan@poyenschool.com</d:t>
+      <d:t xml:space="preserve">Jerry Newton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">newton.jerry@poyenschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-8884 x 000  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.poyenschool.com                     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12654,60 +12654,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7307000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RIVERVIEW SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Stanley Stratton</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">stan.stratton@riverviewsd.org</d:t>
+      <d:t xml:space="preserve">Susan Blockburger</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">susan.blockburger@riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-279-0540</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>