--- v1 (2026-03-26)
+++ v2 (2026-05-11)
@@ -4,57 +4,57 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Certified Job Codes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="396">
   <si>
     <t>Certified Job Codes</t>
   </si>
   <si>
-    <t>3/26/2026
-3:41:03 PM</t>
+    <t>5/11/2026
+5:51:52 AM</t>
   </si>
   <si>
     <t>Job Code</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Licensure Code</t>
   </si>
   <si>
     <t>Grade Level (Low)</t>
   </si>
   <si>
     <t>Grade Level (High)</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1000</d:t>
     </d:r>
   </si>
@@ -2464,59 +2464,50 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Chief Information Officer</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7060</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Dean of Students </d:t>
-    </d:r>
-[...7 lines deleted...]
-      <d:t xml:space="preserve">001, 277, 276</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">002, 003, 004, 005, 006, 007, 008, 010, 011, 020, 031, 032, 033, 034, 035, 036, 037, 038, 040, 051, 052, 054, 055, 056, 058, 059, 061, 062, 063, 064, 065, 066, 067, 068, 070, 071, 081, 082, 083, 085, 086, 087, 090, 091, 092, 093, 100, 101, 102, 108, 110, 111, 112, 124, 125, 131, 132, 133, 135, 136, 139, 150, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 173, 175, 182, 183, 184, 185, 186, 187, 188, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 234, 237, 242, 244, 245, 246, 249, 290, 291, 292, 293, 295, 296, 297, 298, 299, 300, 301, 303, 304, 305, 306, 307, 308, 309, 310, 311, 312, 313, 314, 315, 316, 317, 402, 403, 410, 411, 412, 413, 414, 415, 416, 417, 418, 441, 451, 453, 467, 473, 501, 502, 503, 504, 505, 506, 507, 508, 511, 522, 523, 524, 525, 526, 532, 567, 568, 569, 570, 571, 572, 573, 574, 575, 576, 577, 578, 579, 580, 581, 582, 583, 584, 585, 586, 587, 588, 589, 590, 591, 592, 593, 594, 595, 596, 597, 598, 599, 600, 601, 602, 603, 604, 605, 606, 607, 700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Dean of Students</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -6592,1231 +6583,1231 @@
     <row r="171">
       <c r="A171" s="6" t="s">
         <v>274</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E171" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E173" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B174" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C174" s="8" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E175" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="B176" s="8" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E176" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="B177" s="8" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E177" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B178" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="B178" s="8" t="s">
+      <c r="C178" s="8" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E178" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B179" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="B179" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="8" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E179" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="B180" s="8" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E180" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B181" s="8" t="s">
         <v>293</v>
       </c>
-      <c r="B181" s="8" t="s">
+      <c r="C181" s="8" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E181" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B182" s="8" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E182" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B183" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="B183" s="8" t="s">
+      <c r="C183" s="8" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E183" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B184" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="B184" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C184" s="8" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E184" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B185" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="B185" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="8" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E185" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B186" s="8" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E186" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B187" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="B187" s="8" t="s">
+      <c r="C187" s="8" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E187" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B188" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="B188" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C188" s="8" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B189" s="8" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E189" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="B190" s="8" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E190" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="B191" s="8" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="B192" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="B192" s="8" t="s">
+      <c r="C192" s="8" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B193" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="B193" s="8" t="s">
+      <c r="C193" s="8" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E193" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B194" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="B194" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" s="8" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E194" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B195" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="B195" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" s="8" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E195" s="9" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B196" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="B196" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="8" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="B197" s="8" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E197" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B198" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="B198" s="8" t="s">
+      <c r="C198" s="8" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E198" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B199" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="B199" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" s="8" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E199" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B200" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="B200" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="8" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D200" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E200" s="9" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B201" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="B201" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" s="8" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D201" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B202" s="8" t="s">
         <v>325</v>
       </c>
-      <c r="B202" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="8" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D202" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B203" s="8" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E203" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B204" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="B204" s="8" t="s">
+      <c r="C204" s="8" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E204" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="B205" s="8" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B206" s="8" t="s">
         <v>332</v>
       </c>
-      <c r="B206" s="8" t="s">
+      <c r="C206" s="8" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E206" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B207" s="8" t="s">
         <v>332</v>
       </c>
-      <c r="B207" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" s="8" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B208" s="8" t="s">
         <v>332</v>
       </c>
-      <c r="B208" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="8" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D208" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="B209" s="8" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E209" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="B210" s="8" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E210" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="B211" s="8" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D211" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E211" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="B212" s="8" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E212" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="B213" s="8" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E213" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="B214" s="8" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B215" s="8" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="B216" s="8" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="B217" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="B217" s="8" t="s">
+      <c r="C217" s="8" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E217" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="B218" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="B218" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C218" s="8" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="B219" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="B219" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E219" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B220" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="B220" s="8" t="s">
+      <c r="C220" s="8" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E220" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B221" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="B221" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" s="8" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E221" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B222" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="B222" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="8" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B223" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="B223" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" s="8" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E223" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="B224" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="B224" s="8" t="s">
+      <c r="C224" s="8" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E224" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="B225" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="B225" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" s="8" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="B226" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="B226" s="8" t="s">
+      <c r="C226" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="B227" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="B227" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227" s="8" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E227" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="B228" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="B228" s="8" t="s">
+      <c r="C228" s="8" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E228" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="B229" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="B229" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" s="8" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E229" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="B230" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="B230" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" s="8" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E230" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B231" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="B231" s="8" t="s">
+      <c r="C231" s="8" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E231" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B232" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="B232" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="8" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E232" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B233" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="B233" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="8" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E233" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B234" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="B234" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="8" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="B235" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="B235" s="8" t="s">
+      <c r="C235" s="8" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D235" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E235" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="B236" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="B236" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D236" s="9" t="s">
         <v>385</v>
       </c>
-      <c r="D236" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="9" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="B237" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="B237" s="8" t="s">
+      <c r="C237" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="C237" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" s="9" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="E237" s="9" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="B238" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="B238" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C238" s="8" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D238" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E238" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="B239" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="B239" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C239" s="8" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E239" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="B240" s="8" t="s">
         <v>392</v>
       </c>
-      <c r="B240" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C240" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="E240" s="9" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="B241" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D241" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E241" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="B242" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="B242" s="8" t="s">
+      <c r="C242" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D242" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E242" s="9" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>