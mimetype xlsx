--- v2 (2026-05-11)
+++ v3 (2026-07-02)
@@ -9,52 +9,52 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Certified Job Codes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="396">
   <si>
     <t>Certified Job Codes</t>
   </si>
   <si>
-    <t>5/11/2026
-5:51:52 AM</t>
+    <t>7/2/2026
+5:17:07 AM</t>
   </si>
   <si>
     <t>Job Code</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Licensure Code</t>
   </si>
   <si>
     <t>Grade Level (Low)</t>
   </si>
   <si>
     <t>Grade Level (High)</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1000</d:t>
     </d:r>
   </si>