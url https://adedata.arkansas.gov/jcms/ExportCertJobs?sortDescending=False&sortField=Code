--- v3 (2026-07-02)
+++ v4 (2026-08-28)
@@ -9,52 +9,52 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Certified Job Codes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="396">
   <si>
     <t>Certified Job Codes</t>
   </si>
   <si>
-    <t>7/2/2026
-5:17:07 AM</t>
+    <t>8/28/2026
+4:46:35 PM</t>
   </si>
   <si>
     <t>Job Code</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Licensure Code</t>
   </si>
   <si>
     <t>Grade Level (Low)</t>
   </si>
   <si>
     <t>Grade Level (High)</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1000</d:t>
     </d:r>
   </si>