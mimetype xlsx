--- v4 (2026-08-28)
+++ v5 (2026-10-24)
@@ -4,57 +4,57 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Certified Job Codes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="402">
   <si>
     <t>Certified Job Codes</t>
   </si>
   <si>
-    <t>8/28/2026
-4:46:35 PM</t>
+    <t>10/24/2026
+12:14:31 AM</t>
   </si>
   <si>
     <t>Job Code</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Licensure Code</t>
   </si>
   <si>
     <t>Grade Level (Low)</t>
   </si>
   <si>
     <t>Grade Level (High)</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1000</d:t>
     </d:r>
   </si>
@@ -222,50 +222,113 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">403, 302</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">1031</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">School-Level (Tier I) LFS Facilitator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Any</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1032</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">District-Level (Tier II) LFS Facilitator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1033</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ESC-Level (Tier III) LFS Facilitator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">2010</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Elementary School Principal</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">301, 276</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -2347,59 +2410,50 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Athletic Director</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7035</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Coordinated School Health Director</d:t>
-    </d:r>
-[...7 lines deleted...]
-      <d:t xml:space="preserve">Any</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7040</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Department Chairman</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -3660,51 +3714,51 @@
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf fontId="3" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E242"/>
+  <dimension ref="A1:E245"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.4250040054321" customWidth="1" style="2"/>
     <col min="2" max="2" width="45" customWidth="1" style="3"/>
     <col min="3" max="3" width="45" customWidth="1" style="3"/>
     <col min="4" max="4" width="15" customWidth="1" style="4"/>
     <col min="5" max="5" width="15" customWidth="1" style="4"/>
     <col min="6" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
@@ -3849,3965 +3903,4016 @@
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="8" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E96" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E100" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E101" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E103" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="s">
         <v>161</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E104" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E105" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E106" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E107" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E108" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E109" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E110" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E111" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E112" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E113" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E114" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E115" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E116" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="9" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E118" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E119" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E120" s="9" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E121" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E122" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E123" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E124" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E125" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E126" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E127" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="9" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>214</v>
+        <v>27</v>
       </c>
       <c r="E129" s="9" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="E130" s="9" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E131" s="9" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B132" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C132" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="C132" s="8" t="s">
+      <c r="D132" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="D132" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="9" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>220</v>
+        <v>162</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="E133" s="9" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>220</v>
+        <v>162</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E134" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E135" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="s">
         <v>226</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E136" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="s">
         <v>226</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E137" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="s">
         <v>226</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E138" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E139" s="9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E140" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E141" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="C142" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="B142" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E142" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E143" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B144" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E144" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E145" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E146" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E147" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C148" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="B148" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E149" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E150" s="9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E151" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E152" s="9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E153" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E154" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C155" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="B155" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E155" s="9" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B156" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C156" s="8" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E156" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E157" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E158" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E159" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E160" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="B161" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="B161" s="8" t="s">
+      <c r="C161" s="8" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E161" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="s">
         <v>254</v>
       </c>
       <c r="B162" s="8" t="s">
         <v>255</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E162" s="9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="s">
         <v>257</v>
       </c>
       <c r="B163" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E163" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="s">
         <v>259</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>260</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E164" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="6" t="s">
         <v>261</v>
       </c>
       <c r="B165" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E165" s="9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E166" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6" t="s">
         <v>266</v>
       </c>
       <c r="B167" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E167" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E168" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6" t="s">
         <v>270</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E169" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6" t="s">
         <v>272</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E170" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="6" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B171" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C171" s="8" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E171" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E172" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E173" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E174" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E175" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="s">
         <v>282</v>
       </c>
       <c r="B176" s="8" t="s">
         <v>283</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E176" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B177" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>249</v>
+        <v>286</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E177" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="6" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B178" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="C178" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="C178" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E178" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E179" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6" t="s">
         <v>290</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E180" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B181" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E181" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B182" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E182" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>297</v>
+        <v>30</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E183" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E184" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="B185" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="B185" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="8" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E185" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>269</v>
+        <v>303</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E186" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>302</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E187" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E189" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>249</v>
+        <v>309</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E190" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="B191" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="B191" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C191" s="8" t="s">
-        <v>249</v>
+        <v>304</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="s">
         <v>310</v>
       </c>
       <c r="B192" s="8" t="s">
         <v>311</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>312</v>
+        <v>30</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="B193" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="B193" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="8" t="s">
-        <v>315</v>
+        <v>256</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E193" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>316</v>
+        <v>256</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E194" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E195" s="9" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E196" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B197" s="8" t="s">
         <v>320</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>249</v>
+        <v>322</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E197" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E198" s="9" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E199" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>317</v>
+        <v>256</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E200" s="9" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E201" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E202" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="6" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>269</v>
+        <v>323</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E203" s="9" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E204" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="B206" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="B206" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C206" s="8" t="s">
-        <v>333</v>
+        <v>275</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E206" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>335</v>
+        <v>30</v>
       </c>
       <c r="D208" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="9" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>265</v>
+        <v>339</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E209" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="B210" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="B210" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" s="8" t="s">
-        <v>265</v>
+        <v>340</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E210" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B211" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="C211" s="8" t="s">
         <v>341</v>
       </c>
-      <c r="C211" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E211" s="9" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B212" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>265</v>
+        <v>30</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E212" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="s">
         <v>344</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>345</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>265</v>
+        <v>30</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E213" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="s">
         <v>346</v>
       </c>
       <c r="B214" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>265</v>
+        <v>30</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E214" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="s">
         <v>348</v>
       </c>
       <c r="B215" s="8" t="s">
         <v>349</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E215" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B216" s="8" t="s">
         <v>351</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E216" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B217" s="8" t="s">
         <v>353</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>354</v>
+        <v>30</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E217" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>355</v>
+        <v>256</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="9" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>356</v>
+        <v>256</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E219" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E220" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E221" s="9" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E223" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="s">
         <v>363</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>364</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E224" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6" t="s">
         <v>363</v>
       </c>
       <c r="B225" s="8" t="s">
         <v>364</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="9" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B226" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="C226" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="C226" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" s="9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E226" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E227" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B228" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="C228" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="C228" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" s="9" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E228" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E229" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E230" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E231" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E232" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E233" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E235" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>385</v>
+        <v>23</v>
       </c>
       <c r="E236" s="9" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="C237" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="B237" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D237" s="9" t="s">
-        <v>385</v>
+        <v>10</v>
       </c>
       <c r="E237" s="9" t="s">
-        <v>385</v>
+        <v>21</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="6" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B238" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E238" s="9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B239" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>23</v>
+        <v>391</v>
       </c>
       <c r="E239" s="9" t="s">
-        <v>11</v>
+        <v>391</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D240" s="9" t="s">
         <v>391</v>
       </c>
-      <c r="B240" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E240" s="9" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B241" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>265</v>
+        <v>395</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E241" s="9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="B242" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="B242" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D242" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E242" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="E243" s="9" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E244" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D245" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E242" s="9" t="s">
+      <c r="E245" s="9" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>