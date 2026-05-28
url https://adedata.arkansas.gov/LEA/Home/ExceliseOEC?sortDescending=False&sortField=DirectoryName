--- v3 (2026-03-24)
+++ v4 (2026-05-28)
@@ -160,60 +160,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ACADEMIES OF MATH AND SCIENCE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Kristina Winters</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">kwinters@amslittlerock.org</d:t>
+      <d:t xml:space="preserve">Zondria Campbell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">zcampbell@amsimpact.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-295-3424 x 0</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">https://www.amsschools.org/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>