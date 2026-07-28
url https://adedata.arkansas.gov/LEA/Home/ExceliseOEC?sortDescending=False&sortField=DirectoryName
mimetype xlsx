--- v4 (2026-05-28)
+++ v5 (2026-07-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Lea Locator - OEC" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t># of Schools</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Superintendent</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -59,78 +59,78 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6040700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ACADEMICS PLUS PUBLIC CHARTER SCHOOLS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">4</d:t>
+      <d:t xml:space="preserve">3</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">District Charter</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Robert Mcgill</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">rob.mcgill@academicsplus.org</d:t>
+      <d:t xml:space="preserve">Kyron Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">kyron.jones@academicsplus.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-803-9730 x 2102</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.academicsplus.org                   </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -252,51 +252,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Keith Roberts</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">aroberts@artsk12.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">479-878-2787 x 1798</d:t>
+      <d:t xml:space="preserve">479-631-2787 x 1798</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.artsk12.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1110 West Poplar
 Rogers
 AR - 72756</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -346,116 +346,145 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">https://www.connectionsacademy.com/arca</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1009 Beau Terre Drive, Building O
 Bentonville
 AR - 72712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">0540700</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ARKANSAS EXECUTIVE PREP ACADEMY</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501 North Main Street
+Harrison
+AR - 72601</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">6050700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ARKANSAS LIGHTHOUSE CHARTER SCHOOLS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">3</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Lashawnda Noel</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lashawnda.noel@arlcs.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-374-5001</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.arlcs.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">401 Main St. Suite 202
-[...1 lines deleted...]
-AR - 72114</d:t>
+      <d:t xml:space="preserve">251 N. First St.
+Jacksonville
+AR - 72076</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6043700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ARKANSAS VIRTUAL ACADEMY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -503,51 +532,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0442700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">COLLEGE PREPARATORY ACADEMIES OF ARKANSAS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">6</d:t>
+      <d:t xml:space="preserve">4</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Susan Provenza</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sprovenza@responsiveedar.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -559,50 +588,115 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.responsiveedar.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1300 Melissa Drive, Suite 216
 Bentonville
 AR - 72712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">5440700</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">DELTA PREPARATORY SCHOOLS</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">kevin.smith@deltaprepschools.org</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-753-9035</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">www.kippdelta.org                       </d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">514 Missouri Street
+Helena
+AR - 72342</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">6047700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ESTEM PUBLIC CHARTER SCHOOL</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Nicholas Patterson</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -1227,134 +1321,69 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.icafortsmith.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1101 Riverfront Drive
 Fort Smith
 AR - 72901</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">5440700</d:t>
-[...63 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">6041700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LISA ACADEMY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">13</d:t>
+      <d:t xml:space="preserve">14</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Fatih Bogrek</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">fbogrek@lisaacademy.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1366,50 +1395,79 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.lisaacademy.org                     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">10825 Financial Centre Parkway Ste 360
 Little Rock
 AR - 72211-6484</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">0449700</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">PINECREST ACADEMY ROSELAWN</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">710 West Roselawn Dr
+Rogers
+AR - 72756</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">6053700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PREMIER HIGH SCHOOLS OF ARKANSAS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-246-3161</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -1496,60 +1554,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0446700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">SCHOOL FOR ADVANCED STUDIES-NORTHWEST ARKANSAS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Deanna Rowe</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">deanna.rowe@schoolsforadvancedstudies.org</d:t>
+      <d:t xml:space="preserve">Jennifer Higgins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">jennifer.higgins@schoolsforadvancedstudies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-335-5800</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">https://schoolforadvancedstudies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1716,62 +1774,62 @@
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="9"/>
     <col min="2" max="2" width="40" customWidth="1" style="6"/>
     <col min="3" max="3" width="15.5274963378906" customWidth="1" style="9"/>
     <col min="4" max="4" width="14.4267711639404" customWidth="1" style="3"/>
     <col min="5" max="5" width="19.4351387023926" customWidth="1" style="3"/>
-    <col min="6" max="6" width="41.7509803771973" customWidth="1" style="3"/>
+    <col min="6" max="6" width="43.6501579284668" customWidth="1" style="3"/>
     <col min="7" max="7" width="40" customWidth="1" style="6"/>
     <col min="8" max="8" width="25" customWidth="1" style="3"/>
     <col min="9" max="9" width="25" customWidth="1" style="9"/>
     <col min="10" max="10" width="25" customWidth="1" style="9"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="9"/>
     <col min="12" max="12" width="9.140625" customWidth="1" style="2"/>
     <col min="13" max="13" width="9.140625" customWidth="1" style="2"/>
     <col min="14" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
@@ -1906,629 +1964,693 @@
       </c>
       <c r="F5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="10" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I8" s="10" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="10" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="10" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="10" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="I12" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="I13" s="10" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I14" s="10" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I15" s="10" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I16" s="10" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="I17" s="10" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I18" s="10" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I19" s="10" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="I20" s="10" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>89</v>
+        <v>150</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="G21" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" s="10" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>160</v>
+        <v>45</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>161</v>
+        <v>45</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="I22" s="10" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>167</v>
+        <v>64</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>168</v>
+        <v>65</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="I23" s="10" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I24" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="J24" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F25" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="F24" s="5" t="s">
+      <c r="G25" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="G24" s="8" t="s">
+      <c r="H25" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="H24" s="5" t="s">
+      <c r="I25" s="10" t="s">
         <v>177</v>
       </c>
-      <c r="I24" s="10" t="s">
+      <c r="J25" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="J24" s="10" t="s">
+      <c r="B26" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I26" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="J26" s="10" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>