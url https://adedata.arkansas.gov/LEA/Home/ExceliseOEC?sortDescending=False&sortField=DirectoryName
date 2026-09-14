--- v5 (2026-07-28)
+++ v6 (2026-09-14)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Lea Locator - OEC" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t># of Schools</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Superintendent</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kyron.jones@academicsplus.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-803-9730 x 2102</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.academicsplus.org                   </d:t>
+      <d:t xml:space="preserve">www.academicsplus.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">900 Edgewood Dr
 Maumelle
 AR - 72113</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">False</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -160,78 +160,78 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ACADEMIES OF MATH AND SCIENCE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Zondria Campbell</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">zcampbell@amsimpact.com</d:t>
+      <d:t xml:space="preserve">Kristina Winters</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">kwinters@amslittlerock.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-295-3424 x 0</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.amsschools.org/</d:t>
+      <d:t xml:space="preserve">www.amsschools.org/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6423 Stagecoach Rd
 Little Rock
 AR - 72204</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0440700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -326,88 +326,106 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nstephens@arca.connectionsacademy.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-386-3419</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.connectionsacademy.com/arca</d:t>
+      <d:t xml:space="preserve">www.connectionsacademy.com/arca</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1009 Beau Terre Drive, Building O
 Bentonville
 AR - 72712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0540700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ARKANSAS EXECUTIVE PREP ACADEMY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Christie Toland</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ctoland@arkansasexecutiveprepacademy.org</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501 North Main Street
 Harrison
 AR - 72601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6050700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -494,51 +512,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">amjohnson@arva.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-664-4225</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">arva.k12.com                </d:t>
+      <d:t xml:space="preserve">arva.k12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">717 W 7Th St.
 Little Rock
 AR - 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0442700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -568,51 +586,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sprovenza@responsiveedar.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-715-6676</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.responsiveedar.com</d:t>
+      <d:t xml:space="preserve">www.responsiveedar.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1300 Melissa Drive, Suite 216
 Bentonville
 AR - 72712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5440700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -633,51 +651,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kevin.smith@deltaprepschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-753-9035</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.kippdelta.org                       </d:t>
+      <d:t xml:space="preserve">www.kippdelta.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">514 Missouri Street
 Helena
 AR - 72342</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6047700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -698,51 +716,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nick.patterson@estemschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-324-9200</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.estemschools.org                   </d:t>
+      <d:t xml:space="preserve">www.estemschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">123 West Third
 Little Rock
 AR - 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6055700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -801,60 +819,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6058700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">EXCEL CENTER</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Amanda Brogdon</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">abrogdon@excelcenterar.org</d:t>
+      <d:t xml:space="preserve">Carmen Robinson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">crobinson@excelcenterar.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-372-5100 x 1251</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.goodwillar.org/excel</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1171,51 +1189,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">martinschoppmeyer@haashall.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-966-4930</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">haashall.org                            </d:t>
+      <d:t xml:space="preserve">haashall.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3155 N. College Ave Ste 108
 Fayetteville
 AR - 72730</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3840700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1236,51 +1254,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">scott.r.james5@iacs.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-869-3015 x 3015</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.imbodencharter.com                  </d:t>
+      <d:t xml:space="preserve">www.imbodencharter.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">800 Beech St.
 Black Rock
 AR - 72415</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6641700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1375,127 +1393,145 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">fbogrek@lisaacademy.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-916-9450 x 201  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.lisaacademy.org                     </d:t>
+      <d:t xml:space="preserve">www.lisaacademy.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">10825 Financial Centre Parkway Ste 360
 Little Rock
 AR - 72211-6484</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0449700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PINECREST ACADEMY ROSELAWN</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Aimee Mielke</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">amielke@pinecrestroselawn.org</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">710 West Roselawn Dr
 Rogers
 AR - 72756</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6053700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PREMIER HIGH SCHOOLS OF ARKANSAS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-246-3161</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">http://premierhighschools.com/premier-hi</d:t>
+      <d:t xml:space="preserve">501-419-9109</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">premierhighschools.com/premier-hi</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">400 Hardin Rd, Ste. 120
 Little Rock
 AR - 72211</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6060700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1581,51 +1617,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jennifer.higgins@schoolsforadvancedstudies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-335-5800</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://schoolforadvancedstudies.org</d:t>
+      <d:t xml:space="preserve">schoolforadvancedstudies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">121 W Poplar Street
 Rogers
 AR - 72757</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6063700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1973,684 +2009,684 @@
       </c>
       <c r="I5" s="10" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G7" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" s="10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I10" s="10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I11" s="10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I12" s="10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I13" s="10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I14" s="10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G15" s="8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I15" s="10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I16" s="10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I17" s="10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I18" s="10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I19" s="10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I20" s="10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I21" s="10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I22" s="10" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="I23" s="10" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="I24" s="10" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I25" s="10" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="I26" s="10" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>