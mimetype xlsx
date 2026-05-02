--- v3 (2026-03-14)
+++ v4 (2026-05-02)
@@ -335,51 +335,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">k.nicole.walsh@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-324-9506</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">tbd</d:t>
+      <d:t xml:space="preserve">https://ardb.ade.arkansas.gov/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2400 West Markham Street
 Little Rock
 AR - 72203</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4701000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1523,51 +1523,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Vanessa Hopkins</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">vhopkins@blythevilleschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">870-762-2053</d:t>
+      <d:t xml:space="preserve">870-762-2053 x 2053</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">blythevilleschools.com             </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">405 West Park
 Blytheville
 AR - 72316</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5199,60 +5199,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FORREST CITY SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Tiffany Hardrick</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">tiffany.hardrick@fcsd.grsc.k12.ar.us</d:t>
+      <d:t xml:space="preserve">Zrano Bowles</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">zrano.bowles@fcsd.grsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-633-1485</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mustang.grsc.k12.ar.us                  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12134,60 +12134,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">POYEN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Susan Kissire</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">kissire.susan@poyenschool.com</d:t>
+      <d:t xml:space="preserve">Jerry Newton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">newton.jerry@poyenschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-8884 x 000  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.poyenschool.com                     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>