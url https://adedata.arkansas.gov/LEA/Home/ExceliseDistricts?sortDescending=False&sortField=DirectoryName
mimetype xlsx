--- v4 (2026-05-02)
+++ v5 (2026-06-18)
@@ -77,60 +77,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">District</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Bryan Duffie</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">bduffie@almasd.net</d:t>
+      <d:t xml:space="preserve">Kevin Hesslen</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">khesslen@almasd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-632-4791</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.almasd.net                        </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -772,60 +772,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BATESVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Ginni Mcdonald</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">gmcdonald@gobsd1.org</d:t>
+      <d:t xml:space="preserve">David Campbell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">dcampbell@gobsd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-793-6831 x 1006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.batesvilleschools.com               </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -8337,60 +8337,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LAVACA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Mario Beshears</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">mario.beshears@lavacaschools.com</d:t>
+      <d:t xml:space="preserve">Tammy Brewer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">tammy.brewer@lavacaschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-377-1230</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HTTP://LAVACAPUBLICSCHOOLS.K12.AR.US    </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -11094,60 +11094,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4713000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">OSCEOLA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Gregory Hodges</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">ghodges@osd1.org</d:t>
+      <d:t xml:space="preserve">Toshiba Pugh</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">tpugh@osd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-563-2561</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.osd1.org                 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12654,60 +12654,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7307000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RIVERVIEW SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Stanley Stratton</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">stan.stratton@riverviewsd.org</d:t>
+      <d:t xml:space="preserve">Susan Blockburger</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">susan.blockburger@riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-279-0540</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>