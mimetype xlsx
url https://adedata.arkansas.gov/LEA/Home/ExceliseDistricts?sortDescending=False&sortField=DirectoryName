--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Lea Locator - District" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1685" uniqueCount="1685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1701" uniqueCount="1701">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t># of Schools</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Superintendent</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -160,60 +160,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ALPENA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Anthony Dowdy</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">adowdy@alpenaleopards.org</d:t>
+      <d:t xml:space="preserve">Matthew Ferguson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mferguson@alpenaleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">866-425-7362</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.alpenaschools.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -698,60 +698,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BARTON SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Bruce Guthrie</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">bguthrie@bartonsd.org</d:t>
+      <d:t xml:space="preserve">Megan Guthrie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mguthrie@bartonsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-572-7294 x 7294</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.bartonsd.org              </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1765,50 +1765,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BROOKLAND SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">6</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">George Kennedy</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">gkennedy@bpsbearcats.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-932-2080 x 6523</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -1875,89 +1884,89 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-847-5600</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.bryantschools.org                   </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">200 N.W. Fourth St.
+      <d:t xml:space="preserve">1511 N Reynolds Rd
 Bryant
 AR - 72022</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BUFFALO ISLAND CENTRAL SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Gaylon Taylor</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">gaylon.taylor@bicschools.net</d:t>
+      <d:t xml:space="preserve">Anthony Dowdy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">anthony.dowdy@bicschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-486-5411</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bicschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -2368,60 +2377,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3212000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CEDAR RIDGE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Roger Ried</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">roger.ried@cedarwolves.org</d:t>
+      <d:t xml:space="preserve">Christopher Davis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">chris.davis@cedarwolves.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-201-2577 x 0208</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.cedarwolves.org                   </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -2433,60 +2442,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1702000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CEDARVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Kerry Schneider</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">kschneider@cedarvilleschools.org</d:t>
+      <d:t xml:space="preserve">Sarah Mcphate</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">smcphate@cedarvilleschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-474-7220 x 7220</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.cedarvilleschools.org               </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -2693,59 +2702,50 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CLARKSVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">6</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">David Hopkins</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">david.hopkins@csdar.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-705-3200</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -3816,50 +3816,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">DERMOTT SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">1</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Kristi Ridgell</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kristi.ridgell@dermott.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-538-1000 x 1600</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -5264,51 +5273,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FORT SMITH SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">25</d:t>
+      <d:t xml:space="preserve">23</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Martin Mahan</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mmahan@fortsmithschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -5338,60 +5347,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FOUKE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">James Buie</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">jim.buie@foukepanthers.org</d:t>
+      <d:t xml:space="preserve">Mario Beshears</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mario.beshears.@foukepanthers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-653-4311 x 4311</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.foukepanthers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -6024,53 +6033,53 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-521-2366 x 101  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">greenlandsd.com              </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">10 North Main
-[...1 lines deleted...]
-AR - 72737</d:t>
+      <d:t xml:space="preserve">24 North Main
+Fayetteville
+AR - 72701</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">GREENWOOD SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -6443,60 +6452,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5205000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HARMONY GROVE SCHOOL DISTRICT (Ouachita)</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Albert Snow</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">snowa@hgsd1.com</d:t>
+      <d:t xml:space="preserve">Jeffrey Mock</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mockj@hgsd1.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-574-0971</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">hgsd1.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -7613,50 +7622,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6004000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">JACKSONVILLE NORTH PULASKI SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">8</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Jeremy Owoh</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jowoh@jnpsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-241-2080</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -7743,60 +7761,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2604000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">JESSIEVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Melissa Speers</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">melissa.speers@jsdlions.net</d:t>
+      <d:t xml:space="preserve">David Stage</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">david.stage@jsdlions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-984-5381 x 1</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jsdlions.net                  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -7929,50 +7947,88 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://junctioncity.k12.ar.us/          </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Po Box 790
 Junction City
 AR - 71749</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">4404000</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">KINGSTON SCHOOL DISTRICT</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">220 Madison 2620
+Kingston
+AR - 72742</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">5503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">KIRBY SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Pike Palmer</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -8467,60 +8523,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0506000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LEAD HILL SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Tami Richey</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">trichey@leadhillschools.net</d:t>
+      <d:t xml:space="preserve">John Radebaugh</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">jradebaugh@leadhillschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-436-0506 x 1</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.leadhillschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -8736,60 +8792,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LONOKE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brett Bunch</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">brett.bunch@lonokeschools.org</d:t>
+      <d:t xml:space="preserve">Bruce Guthrie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">dr.bruce.guthrie@lonokeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-676-2042 x 501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://lonokeschools.org                </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -9014,51 +9070,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Janet Blair</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jblair@malvernleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-332-7500 x 7500</d:t>
+      <d:t xml:space="preserve">501-332-7500</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">malvernleopards.org                     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1620 South Main St
 Malvern
 AR - 72104</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9711,60 +9767,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2105000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MCGEHEE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Linda Tullos</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">linda.tullos@mcgeheeschools.org</d:t>
+      <d:t xml:space="preserve">Justin Holt</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">justin.holt@mcgeheeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-222-3670</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.mcgeheeschools.org                  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -10101,60 +10157,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4902000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MOUNT IDA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Ann Gardner</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">ann.gardner@mtidalions.org</d:t>
+      <d:t xml:space="preserve">Michael White</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">michael.white@mtidalions.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-867-2323</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.mountidaschools.com       </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -10491,60 +10547,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1704000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MULBERRY PLEASANT VIEW BI COUNTY SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Lonnie Myers</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">lmyers@mpvschools.com</d:t>
+      <d:t xml:space="preserve">Troy Denn</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">tdenn@mpvschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-997-1715</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mpvschools.com                          </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -10686,59 +10742,50 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1611000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">NETTLETON SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">8</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Karen Curtner</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">karen.curtner@nettletonschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-910-7800 x 1221</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -10955,51 +11002,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6002000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">NORTH LITTLE ROCK SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">14</d:t>
+      <d:t xml:space="preserve">13</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Gregory Pilewski</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">pilewskig@nlrsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -11939,60 +11986,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PINE BLUFF SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Jennifer Barbaree</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">jennifer.barbaree@pinebluffschools.org</d:t>
+      <d:t xml:space="preserve">Phillip Carlock</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">phillip.carlock@pinebluffschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-543-4203 x 4203</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">http://www.pinebluffschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12134,89 +12181,89 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">POYEN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Jerry Newton</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">newton.jerry@poyenschool.com</d:t>
+      <d:t xml:space="preserve">John Barrett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">barrett.vick@poyenschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-8884 x 000  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.poyenschool.com                     </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">14296 Hwy 270W
+      <d:t xml:space="preserve">111 N. School
 Poyen
-AR - 72128-209</d:t>
+AR - 72128</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7206000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PRAIRIE GROVE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12235,51 +12282,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-846-4242 x 3419 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">pgtigers.org                            </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">110 School Street
+      <d:t xml:space="preserve">102 E Buchanan St
 Prairie Grove
 AR - 72753</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5006000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PRESCOTT SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12329,50 +12376,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6003000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PULASKI COUNTY SPECIAL SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">26</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Jeff Senn</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jsenn@pcssd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-234-2000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -12840,50 +12896,79 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">rosebudschools.com                      </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">124 School Road
 Rose Bud
 AR - 72137</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">6905000</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">RURAL SPECIAL SCHOOL DISTRICT</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">13258 Hwy 263
+Fox
+AR - 72051</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">5805000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RUSSELLVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Luke Lovins</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -13833,51 +13918,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7207000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">SPRINGDALE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">29</d:t>
+      <d:t xml:space="preserve">28</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Jared Cleveland</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jcleveland@sdale.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -13972,59 +14057,50 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7009000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">STRONG HUTTIG SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">1</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Veronica Perkins</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">veronica.perkins@strong.scsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-797-3040</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -14158,50 +14234,79 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tasd7.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3512 Grand Ave.
 Texarkana
 AR - 71854</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">6906000</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">TIMBO SCHOOL DISTRICT</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">23747 Hwy 263 North
+Timbo
+AR - 72680</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">5605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">TRUMANN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Brandie Williams</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -14288,50 +14393,97 @@
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.trgators.org                  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">17727 East State Hwy 28
 Ola
 AR - 72853</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">3107000</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">UMPIRE SCHOOL DISTRICT</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lowrey Mary</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mary.lowrey@umpirewildcats.org</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">142 School Street
+Umpire
+AR - 71971</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">0505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">VALLEY SPRINGS SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Kyle Mallett</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -14472,53 +14624,53 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-474-7942 x 7942</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.vbsd.us                             </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">2221 Pointer Trail
+      <d:t xml:space="preserve">14 Gothic Ridge Road
 Van Buren
-AR - 72956-2336</d:t>
+AR - 72956</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2307000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">VILONIA SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -15696,51 +15848,51 @@
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J237"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="9"/>
     <col min="2" max="2" width="40" customWidth="1" style="6"/>
     <col min="3" max="3" width="15.5274963378906" customWidth="1" style="9"/>
     <col min="4" max="4" width="28.6315650939941" customWidth="1" style="3"/>
     <col min="5" max="5" width="20.7446613311768" customWidth="1" style="3"/>
     <col min="6" max="6" width="39.4462928771973" customWidth="1" style="3"/>
     <col min="7" max="7" width="40" customWidth="1" style="6"/>
     <col min="8" max="8" width="25" customWidth="1" style="3"/>
     <col min="9" max="9" width="25" customWidth="1" style="9"/>
     <col min="10" max="10" width="25" customWidth="1" style="9"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="9"/>
     <col min="12" max="12" width="9.140625" customWidth="1" style="2"/>
     <col min="13" max="13" width="9.140625" customWidth="1" style="2"/>
     <col min="14" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
@@ -16558,499 +16710,499 @@
       </c>
       <c r="F26" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>191</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>192</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>193</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>88</v>
+        <v>196</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G27" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I27" s="10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I28" s="10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G29" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I29" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G30" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="I30" s="10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G31" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I31" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I32" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G33" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I33" s="10" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I34" s="10" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G35" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I35" s="10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I36" s="10" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I37" s="10" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I38" s="10" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J38" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I39" s="10" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="I40" s="10" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>297</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>298</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>299</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>300</v>
       </c>
       <c r="I41" s="10" t="s">
         <v>301</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="s">
@@ -17198,51 +17350,51 @@
       </c>
       <c r="F46" s="5" t="s">
         <v>334</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>335</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>336</v>
       </c>
       <c r="I46" s="10" t="s">
         <v>337</v>
       </c>
       <c r="J46" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="s">
         <v>338</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>339</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>340</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>341</v>
       </c>
       <c r="G47" s="8" t="s">
         <v>342</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>343</v>
       </c>
       <c r="I47" s="10" t="s">
         <v>344</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="s">
@@ -17550,5781 +17702,5909 @@
       </c>
       <c r="F57" s="5" t="s">
         <v>411</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>412</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>413</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>414</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="s">
         <v>415</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>416</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>22</v>
+        <v>417</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G58" s="8" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I58" s="10" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G59" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I59" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G60" s="8" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="I60" s="10" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G61" s="8" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I61" s="10" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G62" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I62" s="10" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G63" s="8" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I63" s="10" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G64" s="8" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I64" s="10" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G65" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I65" s="10" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G66" s="8" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="I66" s="10" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G67" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="I67" s="10" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G68" s="8" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="I68" s="10" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C69" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G69" s="8" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I69" s="10" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G70" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I70" s="10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C71" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G71" s="8" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I71" s="10" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="J71" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G72" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I72" s="10" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G73" s="8" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I73" s="10" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G74" s="8" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I74" s="10" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C75" s="10" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="G75" s="8" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="I75" s="10" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="G76" s="8" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="I76" s="10" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G77" s="8" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="I77" s="10" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G78" s="8" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="I78" s="10" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G79" s="8" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="I79" s="10" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C80" s="10" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G80" s="8" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="I80" s="10" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J80" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="G81" s="8" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I81" s="10" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="G82" s="8" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="I82" s="10" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G83" s="8" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="I83" s="10" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G84" s="8" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="I84" s="10" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="G85" s="8" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I85" s="10" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G86" s="8" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="I86" s="10" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="J86" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="G87" s="8" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="I87" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="G88" s="8" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="I88" s="10" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="G89" s="8" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="I89" s="10" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C90" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G90" s="8" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I90" s="10" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="G91" s="8" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="I91" s="10" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="G92" s="8" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I92" s="10" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="J92" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G93" s="8" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="I93" s="10" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="J93" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="G94" s="8" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="I94" s="10" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G95" s="8" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="I95" s="10" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G96" s="8" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="I96" s="10" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="G97" s="8" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="I97" s="10" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="J97" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="G98" s="8" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="I98" s="10" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="J98" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G99" s="8" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="I99" s="10" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G100" s="8" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="I100" s="10" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G101" s="8" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="I101" s="10" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="10" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="G102" s="8" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="I102" s="10" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="J102" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="10" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="G103" s="8" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="I103" s="10" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="J103" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="10" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G104" s="8" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I104" s="10" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="J104" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="10" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="G105" s="8" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="I105" s="10" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="10" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="G106" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="I106" s="10" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="J106" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="10" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="G107" s="8" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I107" s="10" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="10" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="G108" s="8" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="I108" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="10" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G109" s="8" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="I109" s="10" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="10" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="G110" s="8" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="I110" s="10" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J110" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="10" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G111" s="8" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I111" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="10" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="G112" s="8" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="I112" s="10" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="10" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>296</v>
+        <v>196</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="G113" s="8" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="I113" s="10" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="10" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G114" s="8" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="I114" s="10" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="J114" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="10" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G115" s="8" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="I115" s="10" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="J115" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="10" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>445</v>
+        <v>827</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="G116" s="8" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="I116" s="10" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="J116" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="10" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="G117" s="8" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="I117" s="10" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J117" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="10" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="G118" s="8" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="I118" s="10" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="10" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="G119" s="8" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="I119" s="10" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="J119" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="10" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="G120" s="8" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="I120" s="10" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="J120" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="10" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="G121" s="8" t="s">
         <v>864</v>
       </c>
       <c r="H121" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="I121" s="10" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B122" s="8" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="F122" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="F122" s="5" t="s">
+      <c r="G122" s="8" t="s">
         <v>870</v>
       </c>
-      <c r="G122" s="8" t="s">
+      <c r="H122" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="H122" s="5" t="s">
+      <c r="I122" s="10" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="J122" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="B123" s="8" t="s">
         <v>874</v>
       </c>
-      <c r="B123" s="8" t="s">
+      <c r="C123" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E123" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="C123" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="5" t="s">
+      <c r="F123" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="F123" s="5" t="s">
+      <c r="G123" s="8" t="s">
         <v>877</v>
       </c>
-      <c r="G123" s="8" t="s">
+      <c r="H123" s="5" t="s">
         <v>878</v>
       </c>
-      <c r="H123" s="5" t="s">
+      <c r="I123" s="10" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="B124" s="8" t="s">
         <v>881</v>
       </c>
-      <c r="B124" s="8" t="s">
+      <c r="C124" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E124" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="C124" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E124" s="5" t="s">
+      <c r="F124" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="F124" s="5" t="s">
+      <c r="G124" s="8" t="s">
         <v>884</v>
       </c>
-      <c r="G124" s="8" t="s">
+      <c r="H124" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="H124" s="5" t="s">
+      <c r="I124" s="10" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="B125" s="8" t="s">
         <v>888</v>
       </c>
-      <c r="B125" s="8" t="s">
+      <c r="C125" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E125" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="C125" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="5" t="s">
+      <c r="F125" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="F125" s="5" t="s">
+      <c r="G125" s="8" t="s">
         <v>891</v>
       </c>
-      <c r="G125" s="8" t="s">
+      <c r="H125" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="H125" s="5" t="s">
+      <c r="I125" s="10" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="B126" s="8" t="s">
         <v>895</v>
       </c>
-      <c r="B126" s="8" t="s">
+      <c r="C126" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E126" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="C126" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E126" s="5" t="s">
+      <c r="F126" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="F126" s="5" t="s">
+      <c r="G126" s="8" t="s">
         <v>898</v>
       </c>
-      <c r="G126" s="8" t="s">
+      <c r="H126" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="H126" s="5" t="s">
+      <c r="I126" s="10" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="B127" s="8" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="F127" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="F127" s="5" t="s">
+      <c r="G127" s="8" t="s">
         <v>905</v>
       </c>
-      <c r="G127" s="8" t="s">
+      <c r="H127" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="H127" s="5" t="s">
+      <c r="I127" s="10" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="B128" s="8" t="s">
         <v>909</v>
       </c>
-      <c r="B128" s="8" t="s">
+      <c r="C128" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E128" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="C128" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E128" s="5" t="s">
+      <c r="F128" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="F128" s="5" t="s">
+      <c r="G128" s="8" t="s">
         <v>912</v>
       </c>
-      <c r="G128" s="8" t="s">
+      <c r="H128" s="5" t="s">
         <v>913</v>
       </c>
-      <c r="H128" s="5" t="s">
+      <c r="I128" s="10" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="J128" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="B129" s="8" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="F129" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="F129" s="5" t="s">
+      <c r="G129" s="8" t="s">
         <v>919</v>
       </c>
-      <c r="G129" s="8" t="s">
+      <c r="H129" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="H129" s="5" t="s">
+      <c r="I129" s="10" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="J129" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="B130" s="8" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="F130" s="5" t="s">
         <v>925</v>
       </c>
-      <c r="F130" s="5" t="s">
+      <c r="G130" s="8" t="s">
         <v>926</v>
       </c>
-      <c r="G130" s="8" t="s">
+      <c r="H130" s="5" t="s">
         <v>927</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="I130" s="10" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="J130" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="B131" s="8" t="s">
         <v>930</v>
       </c>
-      <c r="B131" s="8" t="s">
+      <c r="C131" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E131" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="C131" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="5" t="s">
+      <c r="F131" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="F131" s="5" t="s">
+      <c r="G131" s="8" t="s">
         <v>933</v>
       </c>
-      <c r="G131" s="8" t="s">
+      <c r="H131" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="H131" s="5" t="s">
+      <c r="I131" s="10" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="J131" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="B132" s="8" t="s">
         <v>937</v>
       </c>
-      <c r="B132" s="8" t="s">
+      <c r="C132" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E132" s="5" t="s">
         <v>938</v>
       </c>
-      <c r="C132" s="10" t="s">
+      <c r="F132" s="5" t="s">
         <v>939</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="5" t="s">
+      <c r="G132" s="8" t="s">
         <v>940</v>
       </c>
-      <c r="F132" s="5" t="s">
+      <c r="H132" s="5" t="s">
         <v>941</v>
       </c>
-      <c r="G132" s="8" t="s">
+      <c r="I132" s="10" t="s">
         <v>942</v>
-      </c>
-[...4 lines deleted...]
-        <v>944</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>944</v>
+      </c>
+      <c r="C133" s="10" t="s">
         <v>945</v>
       </c>
-      <c r="B133" s="8" t="s">
+      <c r="D133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="C133" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E133" s="5" t="s">
+      <c r="F133" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="F133" s="5" t="s">
+      <c r="G133" s="8" t="s">
         <v>948</v>
       </c>
-      <c r="G133" s="8" t="s">
+      <c r="H133" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="H133" s="5" t="s">
+      <c r="I133" s="10" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="B134" s="8" t="s">
         <v>952</v>
       </c>
-      <c r="B134" s="8" t="s">
+      <c r="C134" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E134" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="C134" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E134" s="5" t="s">
+      <c r="F134" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="F134" s="5" t="s">
+      <c r="G134" s="8" t="s">
         <v>955</v>
       </c>
-      <c r="G134" s="8" t="s">
+      <c r="H134" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="H134" s="5" t="s">
+      <c r="I134" s="10" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="J134" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="B135" s="8" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="F135" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="F135" s="5" t="s">
+      <c r="G135" s="8" t="s">
         <v>962</v>
       </c>
-      <c r="G135" s="8" t="s">
+      <c r="H135" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="H135" s="5" t="s">
+      <c r="I135" s="10" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="J135" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="B136" s="8" t="s">
         <v>966</v>
       </c>
-      <c r="B136" s="8" t="s">
+      <c r="C136" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E136" s="5" t="s">
         <v>967</v>
       </c>
-      <c r="C136" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E136" s="5" t="s">
+      <c r="F136" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="F136" s="5" t="s">
+      <c r="G136" s="8" t="s">
         <v>969</v>
       </c>
-      <c r="G136" s="8" t="s">
+      <c r="H136" s="5" t="s">
         <v>970</v>
       </c>
-      <c r="H136" s="5" t="s">
+      <c r="I136" s="10" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="B137" s="8" t="s">
         <v>973</v>
       </c>
-      <c r="B137" s="8" t="s">
+      <c r="C137" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E137" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="C137" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E137" s="5" t="s">
+      <c r="F137" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="F137" s="5" t="s">
+      <c r="G137" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="G137" s="8" t="s">
+      <c r="H137" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="H137" s="5" t="s">
+      <c r="I137" s="10" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="B138" s="8" t="s">
         <v>980</v>
       </c>
-      <c r="B138" s="8" t="s">
+      <c r="C138" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E138" s="5" t="s">
         <v>981</v>
       </c>
-      <c r="C138" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E138" s="5" t="s">
+      <c r="F138" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="F138" s="5" t="s">
+      <c r="G138" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="G138" s="8" t="s">
+      <c r="H138" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="H138" s="5" t="s">
+      <c r="I138" s="10" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="B139" s="8" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="F139" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="F139" s="5" t="s">
+      <c r="G139" s="8" t="s">
         <v>990</v>
       </c>
-      <c r="G139" s="8" t="s">
+      <c r="H139" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="H139" s="5" t="s">
+      <c r="I139" s="10" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="B140" s="8" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="F140" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="F140" s="5" t="s">
+      <c r="G140" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="G140" s="8" t="s">
+      <c r="H140" s="5" t="s">
         <v>998</v>
       </c>
-      <c r="H140" s="5" t="s">
+      <c r="I140" s="10" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="J140" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B141" s="8" t="s">
         <v>1001</v>
       </c>
-      <c r="B141" s="8" t="s">
+      <c r="C141" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E141" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="C141" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="5" t="s">
+      <c r="F141" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="F141" s="5" t="s">
+      <c r="G141" s="8" t="s">
         <v>1004</v>
       </c>
-      <c r="G141" s="8" t="s">
+      <c r="H141" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="H141" s="5" t="s">
+      <c r="I141" s="10" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B142" s="8" t="s">
         <v>1008</v>
       </c>
-      <c r="B142" s="8" t="s">
+      <c r="C142" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" s="5" t="s">
         <v>1009</v>
       </c>
-      <c r="C142" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E142" s="5" t="s">
+      <c r="F142" s="5" t="s">
         <v>1010</v>
       </c>
-      <c r="F142" s="5" t="s">
+      <c r="G142" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="G142" s="8" t="s">
+      <c r="H142" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="H142" s="5" t="s">
+      <c r="I142" s="10" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B143" s="8" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F143" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="F143" s="5" t="s">
+      <c r="G143" s="8" t="s">
         <v>1018</v>
       </c>
-      <c r="G143" s="8" t="s">
+      <c r="H143" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="H143" s="5" t="s">
+      <c r="I143" s="10" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B144" s="8" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F144" s="5" t="s">
         <v>1024</v>
       </c>
-      <c r="F144" s="5" t="s">
+      <c r="G144" s="8" t="s">
         <v>1025</v>
       </c>
-      <c r="G144" s="8" t="s">
+      <c r="H144" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="H144" s="5" t="s">
+      <c r="I144" s="10" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B145" s="8" t="s">
         <v>1029</v>
       </c>
-      <c r="B145" s="8" t="s">
+      <c r="C145" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E145" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="C145" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E145" s="5" t="s">
+      <c r="F145" s="5" t="s">
         <v>1031</v>
       </c>
-      <c r="F145" s="5" t="s">
+      <c r="G145" s="8" t="s">
         <v>1032</v>
       </c>
-      <c r="G145" s="8" t="s">
+      <c r="H145" s="5" t="s">
         <v>1033</v>
       </c>
-      <c r="H145" s="5" t="s">
+      <c r="I145" s="10" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B146" s="8" t="s">
         <v>1036</v>
       </c>
-      <c r="B146" s="8" t="s">
+      <c r="C146" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E146" s="5" t="s">
         <v>1037</v>
       </c>
-      <c r="C146" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E146" s="5" t="s">
+      <c r="F146" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="F146" s="5" t="s">
+      <c r="G146" s="8" t="s">
         <v>1039</v>
       </c>
-      <c r="G146" s="8" t="s">
+      <c r="H146" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="H146" s="5" t="s">
+      <c r="I146" s="10" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="J146" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B147" s="8" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F147" s="5" t="s">
         <v>1045</v>
       </c>
-      <c r="F147" s="5" t="s">
+      <c r="G147" s="8" t="s">
         <v>1046</v>
       </c>
-      <c r="G147" s="8" t="s">
+      <c r="H147" s="5" t="s">
         <v>1047</v>
       </c>
-      <c r="H147" s="5" t="s">
+      <c r="I147" s="10" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B148" s="8" t="s">
         <v>1050</v>
       </c>
-      <c r="B148" s="8" t="s">
+      <c r="C148" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E148" s="5" t="s">
         <v>1051</v>
       </c>
-      <c r="C148" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E148" s="5" t="s">
+      <c r="F148" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F148" s="5" t="s">
+      <c r="G148" s="8" t="s">
         <v>1053</v>
       </c>
-      <c r="G148" s="8" t="s">
+      <c r="H148" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="H148" s="5" t="s">
+      <c r="I148" s="10" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="10" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B149" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="B149" s="8" t="s">
+      <c r="C149" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E149" s="5" t="s">
         <v>1058</v>
       </c>
-      <c r="C149" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E149" s="5" t="s">
+      <c r="F149" s="5" t="s">
         <v>1059</v>
       </c>
-      <c r="F149" s="5" t="s">
+      <c r="G149" s="8" t="s">
         <v>1060</v>
       </c>
-      <c r="G149" s="8" t="s">
+      <c r="H149" s="5" t="s">
         <v>1061</v>
       </c>
-      <c r="H149" s="5" t="s">
+      <c r="I149" s="10" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B150" s="8" t="s">
         <v>1064</v>
       </c>
-      <c r="B150" s="8" t="s">
+      <c r="C150" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E150" s="5" t="s">
         <v>1065</v>
       </c>
-      <c r="C150" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E150" s="5" t="s">
+      <c r="F150" s="5" t="s">
         <v>1066</v>
       </c>
-      <c r="F150" s="5" t="s">
+      <c r="G150" s="8" t="s">
         <v>1067</v>
       </c>
-      <c r="G150" s="8" t="s">
+      <c r="H150" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="I150" s="10" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="10" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B151" s="8" t="s">
         <v>1071</v>
       </c>
-      <c r="B151" s="8" t="s">
+      <c r="C151" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E151" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="C151" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E151" s="5" t="s">
+      <c r="F151" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="F151" s="5" t="s">
+      <c r="G151" s="8" t="s">
         <v>1074</v>
       </c>
-      <c r="G151" s="8" t="s">
+      <c r="H151" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="H151" s="5" t="s">
+      <c r="I151" s="10" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B152" s="8" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F152" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="F152" s="5" t="s">
+      <c r="G152" s="8" t="s">
         <v>1081</v>
       </c>
-      <c r="G152" s="8" t="s">
+      <c r="H152" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="H152" s="5" t="s">
+      <c r="I152" s="10" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B153" s="8" t="s">
         <v>1085</v>
       </c>
-      <c r="B153" s="8" t="s">
+      <c r="C153" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="C153" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E153" s="5" t="s">
+      <c r="F153" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="F153" s="5" t="s">
+      <c r="G153" s="8" t="s">
         <v>1088</v>
       </c>
-      <c r="G153" s="8" t="s">
+      <c r="H153" s="5" t="s">
         <v>1089</v>
       </c>
-      <c r="H153" s="5" t="s">
+      <c r="I153" s="10" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B154" s="8" t="s">
         <v>1092</v>
       </c>
-      <c r="B154" s="8" t="s">
+      <c r="C154" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E154" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="C154" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E154" s="5" t="s">
+      <c r="F154" s="5" t="s">
         <v>1094</v>
       </c>
-      <c r="F154" s="5" t="s">
+      <c r="G154" s="8" t="s">
         <v>1095</v>
       </c>
-      <c r="G154" s="8" t="s">
+      <c r="H154" s="5" t="s">
         <v>1096</v>
       </c>
-      <c r="H154" s="5" t="s">
+      <c r="I154" s="10" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B155" s="8" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F155" s="5" t="s">
         <v>1101</v>
       </c>
-      <c r="F155" s="5" t="s">
+      <c r="G155" s="8" t="s">
         <v>1102</v>
       </c>
-      <c r="G155" s="8" t="s">
+      <c r="H155" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="H155" s="5" t="s">
+      <c r="I155" s="10" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B156" s="8" t="s">
         <v>1106</v>
       </c>
-      <c r="B156" s="8" t="s">
+      <c r="C156" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E156" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="C156" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E156" s="5" t="s">
+      <c r="F156" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="F156" s="5" t="s">
+      <c r="G156" s="8" t="s">
         <v>1109</v>
       </c>
-      <c r="G156" s="8" t="s">
+      <c r="H156" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="H156" s="5" t="s">
+      <c r="I156" s="10" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B157" s="8" t="s">
         <v>1113</v>
       </c>
-      <c r="B157" s="8" t="s">
+      <c r="C157" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E157" s="5" t="s">
         <v>1114</v>
       </c>
-      <c r="C157" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E157" s="5" t="s">
+      <c r="F157" s="5" t="s">
         <v>1115</v>
       </c>
-      <c r="F157" s="5" t="s">
+      <c r="G157" s="8" t="s">
         <v>1116</v>
       </c>
-      <c r="G157" s="8" t="s">
+      <c r="H157" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="H157" s="5" t="s">
+      <c r="I157" s="10" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="J157" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B158" s="8" t="s">
         <v>1120</v>
       </c>
-      <c r="B158" s="8" t="s">
+      <c r="C158" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E158" s="5" t="s">
         <v>1121</v>
       </c>
-      <c r="C158" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E158" s="5" t="s">
+      <c r="F158" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="F158" s="5" t="s">
+      <c r="G158" s="8" t="s">
         <v>1123</v>
       </c>
-      <c r="G158" s="8" t="s">
+      <c r="H158" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="H158" s="5" t="s">
+      <c r="I158" s="10" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="J158" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B159" s="8" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F159" s="5" t="s">
         <v>1129</v>
       </c>
-      <c r="F159" s="5" t="s">
+      <c r="G159" s="8" t="s">
         <v>1130</v>
       </c>
-      <c r="G159" s="8" t="s">
+      <c r="H159" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="H159" s="5" t="s">
+      <c r="I159" s="10" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="J159" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B160" s="8" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F160" s="5" t="s">
         <v>1136</v>
       </c>
-      <c r="F160" s="5" t="s">
+      <c r="G160" s="8" t="s">
         <v>1137</v>
       </c>
-      <c r="G160" s="8" t="s">
+      <c r="H160" s="5" t="s">
         <v>1138</v>
       </c>
-      <c r="H160" s="5" t="s">
+      <c r="I160" s="10" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="J160" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B161" s="8" t="s">
         <v>1141</v>
       </c>
-      <c r="B161" s="8" t="s">
+      <c r="C161" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E161" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="C161" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E161" s="5" t="s">
+      <c r="F161" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="F161" s="5" t="s">
+      <c r="G161" s="8" t="s">
         <v>1144</v>
       </c>
-      <c r="G161" s="8" t="s">
+      <c r="H161" s="5" t="s">
         <v>1145</v>
       </c>
-      <c r="H161" s="5" t="s">
+      <c r="I161" s="10" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="J161" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B162" s="8" t="s">
         <v>1148</v>
       </c>
-      <c r="B162" s="8" t="s">
+      <c r="C162" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E162" s="5" t="s">
         <v>1149</v>
       </c>
-      <c r="C162" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="5" t="s">
+      <c r="F162" s="5" t="s">
         <v>1150</v>
       </c>
-      <c r="F162" s="5" t="s">
+      <c r="G162" s="8" t="s">
         <v>1151</v>
       </c>
-      <c r="G162" s="8" t="s">
+      <c r="H162" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="H162" s="5" t="s">
+      <c r="I162" s="10" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B163" s="8" t="s">
         <v>1155</v>
       </c>
-      <c r="B163" s="8" t="s">
+      <c r="C163" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E163" s="5" t="s">
         <v>1156</v>
       </c>
-      <c r="C163" s="10" t="s">
+      <c r="F163" s="5" t="s">
         <v>1157</v>
       </c>
-      <c r="D163" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="5" t="s">
+      <c r="G163" s="8" t="s">
         <v>1158</v>
       </c>
-      <c r="F163" s="5" t="s">
+      <c r="H163" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="G163" s="8" t="s">
+      <c r="I163" s="10" t="s">
         <v>1160</v>
-      </c>
-[...4 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="10" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E164" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="B164" s="8" t="s">
+      <c r="F164" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="C164" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E164" s="5" t="s">
+      <c r="G164" s="8" t="s">
         <v>1165</v>
       </c>
-      <c r="F164" s="5" t="s">
+      <c r="H164" s="5" t="s">
         <v>1166</v>
       </c>
-      <c r="G164" s="8" t="s">
+      <c r="I164" s="10" t="s">
         <v>1167</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E165" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="B165" s="8" t="s">
+      <c r="F165" s="5" t="s">
         <v>1171</v>
       </c>
-      <c r="C165" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E165" s="5" t="s">
+      <c r="G165" s="8" t="s">
         <v>1172</v>
       </c>
-      <c r="F165" s="5" t="s">
+      <c r="H165" s="5" t="s">
         <v>1173</v>
       </c>
-      <c r="G165" s="8" t="s">
+      <c r="I165" s="10" t="s">
         <v>1174</v>
-      </c>
-[...4 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C166" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E166" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="B166" s="8" t="s">
+      <c r="F166" s="5" t="s">
         <v>1178</v>
       </c>
-      <c r="C166" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E166" s="5" t="s">
+      <c r="G166" s="8" t="s">
         <v>1179</v>
       </c>
-      <c r="F166" s="5" t="s">
+      <c r="H166" s="5" t="s">
         <v>1180</v>
       </c>
-      <c r="G166" s="8" t="s">
+      <c r="I166" s="10" t="s">
         <v>1181</v>
-      </c>
-[...4 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="10" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C167" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E167" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="B167" s="8" t="s">
+      <c r="F167" s="5" t="s">
         <v>1185</v>
       </c>
-      <c r="C167" s="10" t="s">
+      <c r="G167" s="8" t="s">
         <v>1186</v>
       </c>
-      <c r="D167" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E167" s="5" t="s">
+      <c r="H167" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="F167" s="5" t="s">
+      <c r="I167" s="10" t="s">
         <v>1188</v>
-      </c>
-[...7 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E168" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="B168" s="8" t="s">
+      <c r="F168" s="5" t="s">
         <v>1193</v>
       </c>
-      <c r="C168" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E168" s="5" t="s">
+      <c r="G168" s="8" t="s">
         <v>1194</v>
       </c>
-      <c r="F168" s="5" t="s">
+      <c r="H168" s="5" t="s">
         <v>1195</v>
       </c>
-      <c r="G168" s="8" t="s">
+      <c r="I168" s="10" t="s">
         <v>1196</v>
-      </c>
-[...4 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="J168" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="10" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C169" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E169" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="B169" s="8" t="s">
+      <c r="F169" s="5" t="s">
         <v>1200</v>
       </c>
-      <c r="C169" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E169" s="5" t="s">
+      <c r="G169" s="8" t="s">
         <v>1201</v>
       </c>
-      <c r="F169" s="5" t="s">
+      <c r="H169" s="5" t="s">
         <v>1202</v>
       </c>
-      <c r="G169" s="8" t="s">
+      <c r="I169" s="10" t="s">
         <v>1203</v>
-      </c>
-[...4 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="J169" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="10" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E170" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="B170" s="8" t="s">
+      <c r="F170" s="5" t="s">
         <v>1207</v>
       </c>
-      <c r="C170" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E170" s="5" t="s">
+      <c r="G170" s="8" t="s">
         <v>1208</v>
       </c>
-      <c r="F170" s="5" t="s">
+      <c r="H170" s="5" t="s">
         <v>1209</v>
       </c>
-      <c r="G170" s="8" t="s">
+      <c r="I170" s="10" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1212</v>
       </c>
       <c r="J170" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C171" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E171" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="B171" s="8" t="s">
+      <c r="F171" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="C171" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E171" s="5" t="s">
+      <c r="G171" s="8" t="s">
         <v>1215</v>
       </c>
-      <c r="F171" s="5" t="s">
+      <c r="H171" s="5" t="s">
         <v>1216</v>
       </c>
-      <c r="G171" s="8" t="s">
+      <c r="I171" s="10" t="s">
         <v>1217</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C172" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E172" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="B172" s="8" t="s">
+      <c r="F172" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="C172" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E172" s="5" t="s">
+      <c r="G172" s="8" t="s">
         <v>1222</v>
       </c>
-      <c r="F172" s="5" t="s">
+      <c r="H172" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="G172" s="8" t="s">
+      <c r="I172" s="10" t="s">
         <v>1224</v>
-      </c>
-[...4 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="J172" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C173" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="B173" s="8" t="s">
+      <c r="F173" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="C173" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E173" s="5" t="s">
+      <c r="G173" s="8" t="s">
         <v>1229</v>
       </c>
-      <c r="F173" s="5" t="s">
+      <c r="H173" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="G173" s="8" t="s">
+      <c r="I173" s="10" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="10" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C174" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E174" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="B174" s="8" t="s">
+      <c r="F174" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="C174" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E174" s="5" t="s">
+      <c r="G174" s="8" t="s">
         <v>1236</v>
       </c>
-      <c r="F174" s="5" t="s">
+      <c r="H174" s="5" t="s">
         <v>1237</v>
       </c>
-      <c r="G174" s="8" t="s">
+      <c r="I174" s="10" t="s">
         <v>1238</v>
-      </c>
-[...4 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="10" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G175" s="8" t="s">
         <v>1243</v>
       </c>
-      <c r="F175" s="5" t="s">
+      <c r="H175" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="G175" s="8" t="s">
+      <c r="I175" s="10" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="J175" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C176" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="B176" s="8" t="s">
+      <c r="F176" s="5" t="s">
         <v>1249</v>
       </c>
-      <c r="C176" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E176" s="5" t="s">
+      <c r="G176" s="8" t="s">
         <v>1250</v>
       </c>
-      <c r="F176" s="5" t="s">
+      <c r="H176" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="G176" s="8" t="s">
+      <c r="I176" s="10" t="s">
         <v>1252</v>
-      </c>
-[...4 lines deleted...]
-        <v>1254</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="10" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C177" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" s="5" t="s">
         <v>1255</v>
       </c>
-      <c r="B177" s="8" t="s">
+      <c r="F177" s="5" t="s">
         <v>1256</v>
       </c>
-      <c r="C177" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E177" s="5" t="s">
+      <c r="G177" s="8" t="s">
         <v>1257</v>
       </c>
-      <c r="F177" s="5" t="s">
+      <c r="H177" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="G177" s="8" t="s">
+      <c r="I177" s="10" t="s">
         <v>1259</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="10" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C178" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E178" s="5" t="s">
         <v>1262</v>
       </c>
-      <c r="B178" s="8" t="s">
+      <c r="F178" s="5" t="s">
         <v>1263</v>
       </c>
-      <c r="C178" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E178" s="5" t="s">
+      <c r="G178" s="8" t="s">
         <v>1264</v>
       </c>
-      <c r="F178" s="5" t="s">
+      <c r="H178" s="5" t="s">
         <v>1265</v>
       </c>
-      <c r="G178" s="8" t="s">
+      <c r="I178" s="10" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C179" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E179" s="5" t="s">
         <v>1269</v>
       </c>
-      <c r="B179" s="8" t="s">
+      <c r="F179" s="5" t="s">
         <v>1270</v>
       </c>
-      <c r="C179" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E179" s="5" t="s">
+      <c r="G179" s="8" t="s">
         <v>1271</v>
       </c>
-      <c r="F179" s="5" t="s">
+      <c r="H179" s="5" t="s">
         <v>1272</v>
       </c>
-      <c r="G179" s="8" t="s">
+      <c r="I179" s="10" t="s">
         <v>1273</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C180" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E180" s="5" t="s">
         <v>1276</v>
       </c>
-      <c r="B180" s="8" t="s">
+      <c r="F180" s="5" t="s">
         <v>1277</v>
       </c>
-      <c r="C180" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E180" s="5" t="s">
+      <c r="G180" s="8" t="s">
         <v>1278</v>
       </c>
-      <c r="F180" s="5" t="s">
+      <c r="H180" s="5" t="s">
         <v>1279</v>
       </c>
-      <c r="G180" s="8" t="s">
+      <c r="I180" s="10" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="10" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G181" s="8" t="s">
         <v>1285</v>
       </c>
-      <c r="F181" s="5" t="s">
+      <c r="H181" s="5" t="s">
         <v>1286</v>
       </c>
-      <c r="G181" s="8" t="s">
+      <c r="I181" s="10" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>1289</v>
       </c>
       <c r="J181" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E182" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="B182" s="8" t="s">
+      <c r="F182" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="C182" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="5" t="s">
+      <c r="G182" s="8" t="s">
         <v>1292</v>
       </c>
-      <c r="F182" s="5" t="s">
+      <c r="H182" s="5" t="s">
         <v>1293</v>
       </c>
-      <c r="G182" s="8" t="s">
+      <c r="I182" s="10" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1296</v>
       </c>
       <c r="J182" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E183" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="B183" s="8" t="s">
+      <c r="F183" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="C183" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E183" s="5" t="s">
+      <c r="G183" s="8" t="s">
         <v>1299</v>
       </c>
-      <c r="F183" s="5" t="s">
+      <c r="H183" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="G183" s="8" t="s">
+      <c r="I183" s="10" t="s">
         <v>1301</v>
-      </c>
-[...4 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="J183" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G184" s="8" t="s">
         <v>1306</v>
       </c>
-      <c r="F184" s="5" t="s">
+      <c r="H184" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="G184" s="8" t="s">
+      <c r="I184" s="10" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1310</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B185" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E185" s="5" t="s">
         <v>1311</v>
       </c>
-      <c r="B185" s="8" t="s">
+      <c r="F185" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="C185" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E185" s="5" t="s">
+      <c r="G185" s="8" t="s">
         <v>1313</v>
       </c>
-      <c r="F185" s="5" t="s">
+      <c r="H185" s="5" t="s">
         <v>1314</v>
       </c>
-      <c r="G185" s="8" t="s">
+      <c r="I185" s="10" t="s">
         <v>1315</v>
-      </c>
-[...4 lines deleted...]
-        <v>1317</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="10" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B186" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E186" s="5" t="s">
         <v>1318</v>
       </c>
-      <c r="B186" s="8" t="s">
+      <c r="F186" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="C186" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E186" s="5" t="s">
+      <c r="G186" s="8" t="s">
         <v>1320</v>
       </c>
-      <c r="F186" s="5" t="s">
+      <c r="H186" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="G186" s="8" t="s">
+      <c r="I186" s="10" t="s">
         <v>1322</v>
-      </c>
-[...4 lines deleted...]
-        <v>1324</v>
       </c>
       <c r="J186" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B187" s="8" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C187" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E187" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="B187" s="8" t="s">
+      <c r="F187" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="C187" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E187" s="5" t="s">
+      <c r="G187" s="8" t="s">
         <v>1327</v>
       </c>
-      <c r="F187" s="5" t="s">
+      <c r="H187" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="G187" s="8" t="s">
+      <c r="I187" s="10" t="s">
         <v>1329</v>
-      </c>
-[...4 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="J187" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B188" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E188" s="5" t="s">
         <v>1332</v>
       </c>
-      <c r="B188" s="8" t="s">
+      <c r="F188" s="5" t="s">
         <v>1333</v>
       </c>
-      <c r="C188" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E188" s="5" t="s">
+      <c r="G188" s="8" t="s">
         <v>1334</v>
       </c>
-      <c r="F188" s="5" t="s">
+      <c r="H188" s="5" t="s">
         <v>1335</v>
       </c>
-      <c r="G188" s="8" t="s">
+      <c r="I188" s="10" t="s">
         <v>1336</v>
-      </c>
-[...4 lines deleted...]
-        <v>1338</v>
       </c>
       <c r="J188" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C189" s="10" t="s">
         <v>1339</v>
       </c>
-      <c r="B189" s="8" t="s">
+      <c r="D189" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E189" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="C189" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E189" s="5" t="s">
+      <c r="F189" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="F189" s="5" t="s">
+      <c r="G189" s="8" t="s">
         <v>1342</v>
       </c>
-      <c r="G189" s="8" t="s">
+      <c r="H189" s="5" t="s">
         <v>1343</v>
       </c>
-      <c r="H189" s="5" t="s">
+      <c r="I189" s="10" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
       <c r="J189" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B190" s="8" t="s">
         <v>1346</v>
       </c>
-      <c r="B190" s="8" t="s">
+      <c r="C190" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E190" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="C190" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E190" s="5" t="s">
+      <c r="F190" s="5" t="s">
         <v>1348</v>
       </c>
-      <c r="F190" s="5" t="s">
+      <c r="G190" s="8" t="s">
         <v>1349</v>
       </c>
-      <c r="G190" s="8" t="s">
+      <c r="H190" s="5" t="s">
         <v>1350</v>
       </c>
-      <c r="H190" s="5" t="s">
+      <c r="I190" s="10" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
       <c r="J190" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="10" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B191" s="8" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="C191" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F191" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="F191" s="5" t="s">
+      <c r="G191" s="8" t="s">
         <v>1356</v>
       </c>
-      <c r="G191" s="8" t="s">
+      <c r="H191" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="H191" s="5" t="s">
+      <c r="I191" s="10" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
       <c r="J191" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B192" s="8" t="s">
         <v>1360</v>
       </c>
-      <c r="B192" s="8" t="s">
+      <c r="C192" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E192" s="5" t="s">
         <v>1361</v>
       </c>
-      <c r="C192" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E192" s="5" t="s">
+      <c r="F192" s="5" t="s">
         <v>1362</v>
       </c>
-      <c r="F192" s="5" t="s">
+      <c r="G192" s="8" t="s">
         <v>1363</v>
       </c>
-      <c r="G192" s="8" t="s">
+      <c r="H192" s="5" t="s">
         <v>1364</v>
       </c>
-      <c r="H192" s="5" t="s">
+      <c r="I192" s="10" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
       <c r="J192" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B193" s="8" t="s">
         <v>1367</v>
       </c>
-      <c r="B193" s="8" t="s">
+      <c r="C193" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" s="5" t="s">
         <v>1368</v>
       </c>
-      <c r="C193" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E193" s="5" t="s">
+      <c r="F193" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="F193" s="5" t="s">
+      <c r="G193" s="8" t="s">
         <v>1370</v>
       </c>
-      <c r="G193" s="8" t="s">
+      <c r="H193" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="H193" s="5" t="s">
+      <c r="I193" s="10" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B194" s="8" t="s">
         <v>1374</v>
       </c>
-      <c r="B194" s="8" t="s">
+      <c r="C194" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E194" s="5" t="s">
         <v>1375</v>
       </c>
-      <c r="C194" s="10" t="s">
+      <c r="F194" s="5" t="s">
         <v>1376</v>
       </c>
-      <c r="D194" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E194" s="5" t="s">
+      <c r="G194" s="8" t="s">
         <v>1377</v>
       </c>
-      <c r="F194" s="5" t="s">
+      <c r="H194" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="G194" s="8" t="s">
+      <c r="I194" s="10" t="s">
         <v>1379</v>
-      </c>
-[...4 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="J194" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="10" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C195" s="10" t="s">
         <v>1382</v>
       </c>
-      <c r="B195" s="8" t="s">
+      <c r="D195" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E195" s="5" t="s">
         <v>1383</v>
       </c>
-      <c r="C195" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E195" s="5" t="s">
+      <c r="F195" s="5" t="s">
         <v>1384</v>
       </c>
-      <c r="F195" s="5" t="s">
+      <c r="G195" s="8" t="s">
         <v>1385</v>
       </c>
-      <c r="G195" s="8" t="s">
+      <c r="H195" s="5" t="s">
         <v>1386</v>
       </c>
-      <c r="H195" s="5" t="s">
+      <c r="I195" s="10" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="10" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B196" s="8" t="s">
         <v>1389</v>
       </c>
-      <c r="B196" s="8" t="s">
+      <c r="C196" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E196" s="5" t="s">
         <v>1390</v>
       </c>
-      <c r="C196" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E196" s="5" t="s">
+      <c r="F196" s="5" t="s">
         <v>1391</v>
       </c>
-      <c r="F196" s="5" t="s">
+      <c r="G196" s="8" t="s">
         <v>1392</v>
       </c>
-      <c r="G196" s="8" t="s">
+      <c r="H196" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="H196" s="5" t="s">
+      <c r="I196" s="10" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
       <c r="J196" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="10" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B197" s="8" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>1398</v>
+        <v>864</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>1399</v>
+        <v>864</v>
       </c>
       <c r="G197" s="8" t="s">
-        <v>1400</v>
+        <v>864</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1401</v>
+        <v>864</v>
       </c>
       <c r="I197" s="10" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="J197" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="10" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G198" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H198" s="5" t="s">
         <v>1403</v>
       </c>
-      <c r="B198" s="8" t="s">
+      <c r="I198" s="10" t="s">
         <v>1404</v>
-      </c>
-[...19 lines deleted...]
-        <v>1409</v>
       </c>
       <c r="J198" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="10" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G199" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H199" s="5" t="s">
         <v>1410</v>
       </c>
-      <c r="B199" s="8" t="s">
+      <c r="I199" s="10" t="s">
         <v>1411</v>
-      </c>
-[...19 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="J199" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="10" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C200" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G200" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H200" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="B200" s="8" t="s">
+      <c r="I200" s="10" t="s">
         <v>1418</v>
-      </c>
-[...19 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="J200" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="10" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G201" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H201" s="5" t="s">
         <v>1424</v>
       </c>
-      <c r="B201" s="8" t="s">
+      <c r="I201" s="10" t="s">
         <v>1425</v>
-      </c>
-[...19 lines deleted...]
-        <v>1430</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G202" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H202" s="5" t="s">
         <v>1431</v>
       </c>
-      <c r="B202" s="8" t="s">
+      <c r="I202" s="10" t="s">
         <v>1432</v>
-      </c>
-[...19 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="J202" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C203" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G203" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H203" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="B203" s="8" t="s">
+      <c r="I203" s="10" t="s">
         <v>1439</v>
-      </c>
-[...19 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="10" t="s">
-        <v>1445</v>
+        <v>1440</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1447</v>
+        <v>1442</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="G204" s="8" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="I204" s="10" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B205" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C205" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G205" s="8" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H205" s="5" t="s">
         <v>1452</v>
       </c>
-      <c r="B205" s="8" t="s">
+      <c r="I205" s="10" t="s">
         <v>1453</v>
-      </c>
-[...19 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="10" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C206" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G206" s="8" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H206" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="B206" s="8" t="s">
+      <c r="I206" s="10" t="s">
         <v>1460</v>
-      </c>
-[...19 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="J206" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H207" s="5" t="s">
         <v>1466</v>
       </c>
-      <c r="B207" s="8" t="s">
+      <c r="I207" s="10" t="s">
         <v>1467</v>
-      </c>
-[...19 lines deleted...]
-        <v>1472</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G208" s="8" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H208" s="5" t="s">
         <v>1473</v>
       </c>
-      <c r="B208" s="8" t="s">
+      <c r="I208" s="10" t="s">
         <v>1474</v>
-      </c>
-[...19 lines deleted...]
-        <v>1479</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G209" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H209" s="5" t="s">
         <v>1480</v>
       </c>
-      <c r="B209" s="8" t="s">
+      <c r="I209" s="10" t="s">
         <v>1481</v>
-      </c>
-[...19 lines deleted...]
-        <v>1486</v>
       </c>
       <c r="J209" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="10" t="s">
-        <v>1487</v>
+        <v>1482</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>1488</v>
+        <v>1483</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1489</v>
+        <v>1484</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>1490</v>
+        <v>1485</v>
       </c>
       <c r="G210" s="8" t="s">
-        <v>1491</v>
+        <v>1486</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="I210" s="10" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G211" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H211" s="5" t="s">
         <v>1494</v>
       </c>
-      <c r="B211" s="8" t="s">
+      <c r="I211" s="10" t="s">
         <v>1495</v>
-      </c>
-[...19 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="J211" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="10" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G212" s="8" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="I212" s="10" t="s">
         <v>1502</v>
-      </c>
-[...22 lines deleted...]
-        <v>1508</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="10" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B213" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C213" s="10" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G213" s="8" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H213" s="5" t="s">
         <v>1509</v>
       </c>
-      <c r="B213" s="8" t="s">
+      <c r="I213" s="10" t="s">
         <v>1510</v>
-      </c>
-[...19 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B214" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C214" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G214" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I214" s="10" t="s">
         <v>1517</v>
-      </c>
-[...22 lines deleted...]
-        <v>1523</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="10" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B215" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C215" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G215" s="8" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I215" s="10" t="s">
         <v>1524</v>
-      </c>
-[...22 lines deleted...]
-        <v>1530</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="10" t="s">
-        <v>1531</v>
+        <v>1525</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>1532</v>
+        <v>1526</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>1534</v>
+        <v>1528</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>1535</v>
+        <v>1529</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1536</v>
+        <v>1530</v>
       </c>
       <c r="I216" s="10" t="s">
-        <v>1537</v>
+        <v>1531</v>
       </c>
       <c r="J216" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="10" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B217" s="8" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C217" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G217" s="8" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I217" s="10" t="s">
         <v>1538</v>
-      </c>
-[...22 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="J217" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="10" t="s">
-        <v>1545</v>
+        <v>1539</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>1546</v>
+        <v>1540</v>
       </c>
       <c r="C218" s="10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1547</v>
+        <v>864</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>1548</v>
+        <v>864</v>
       </c>
       <c r="G218" s="8" t="s">
-        <v>1549</v>
+        <v>864</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1550</v>
+        <v>864</v>
       </c>
       <c r="I218" s="10" t="s">
-        <v>1551</v>
+        <v>1541</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="10" t="s">
-        <v>1552</v>
+        <v>1542</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>1553</v>
+        <v>1543</v>
       </c>
       <c r="C219" s="10" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1554</v>
+        <v>1544</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>1555</v>
+        <v>1545</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>1556</v>
+        <v>1546</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1557</v>
+        <v>1547</v>
       </c>
       <c r="I219" s="10" t="s">
-        <v>1558</v>
+        <v>1548</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="10" t="s">
-        <v>1559</v>
+        <v>1549</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>1560</v>
+        <v>1550</v>
       </c>
       <c r="C220" s="10" t="s">
-        <v>847</v>
+        <v>22</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1561</v>
+        <v>1551</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>1562</v>
+        <v>1552</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>1563</v>
+        <v>1553</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1564</v>
+        <v>1554</v>
       </c>
       <c r="I220" s="10" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="10" t="s">
-        <v>1566</v>
+        <v>1556</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>1567</v>
+        <v>1557</v>
       </c>
       <c r="C221" s="10" t="s">
-        <v>296</v>
+        <v>417</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1568</v>
+        <v>1558</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>1569</v>
+        <v>1559</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>1570</v>
+        <v>864</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1571</v>
+        <v>864</v>
       </c>
       <c r="I221" s="10" t="s">
-        <v>1572</v>
+        <v>1560</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="10" t="s">
-        <v>1573</v>
+        <v>1561</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>1574</v>
+        <v>1562</v>
       </c>
       <c r="C222" s="10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1575</v>
+        <v>1563</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1576</v>
+        <v>1564</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>1577</v>
+        <v>1565</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1578</v>
+        <v>1566</v>
       </c>
       <c r="I222" s="10" t="s">
-        <v>1579</v>
+        <v>1567</v>
       </c>
       <c r="J222" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="10" t="s">
-        <v>1580</v>
+        <v>1568</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>1581</v>
+        <v>1569</v>
       </c>
       <c r="C223" s="10" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1582</v>
+        <v>1570</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>1583</v>
+        <v>1571</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>1584</v>
+        <v>1572</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1585</v>
+        <v>1573</v>
       </c>
       <c r="I223" s="10" t="s">
-        <v>1586</v>
+        <v>1574</v>
       </c>
       <c r="J223" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="10" t="s">
-        <v>1587</v>
+        <v>1575</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>1588</v>
+        <v>1576</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>12</v>
+        <v>849</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1589</v>
+        <v>1577</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>1590</v>
+        <v>1578</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>1591</v>
+        <v>1579</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="I224" s="10" t="s">
-        <v>1593</v>
+        <v>1581</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="10" t="s">
-        <v>1594</v>
+        <v>1582</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>1595</v>
+        <v>1583</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>1597</v>
+        <v>1585</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>1598</v>
+        <v>1586</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1599</v>
+        <v>1587</v>
       </c>
       <c r="I225" s="10" t="s">
-        <v>1600</v>
+        <v>1588</v>
       </c>
       <c r="J225" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="10" t="s">
-        <v>1601</v>
+        <v>1589</v>
       </c>
       <c r="B226" s="8" t="s">
-        <v>1602</v>
+        <v>1590</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1603</v>
+        <v>1591</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>1604</v>
+        <v>1592</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>1605</v>
+        <v>1593</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1606</v>
+        <v>1594</v>
       </c>
       <c r="I226" s="10" t="s">
-        <v>1607</v>
+        <v>1595</v>
       </c>
       <c r="J226" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="10" t="s">
-        <v>1608</v>
+        <v>1596</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>1609</v>
+        <v>1597</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>1610</v>
+        <v>1598</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>1611</v>
+        <v>1599</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>1612</v>
+        <v>1600</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1613</v>
+        <v>1601</v>
       </c>
       <c r="I227" s="10" t="s">
-        <v>1614</v>
+        <v>1602</v>
       </c>
       <c r="J227" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="10" t="s">
-        <v>1615</v>
+        <v>1603</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>1616</v>
+        <v>1604</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1617</v>
+        <v>1605</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>1618</v>
+        <v>1606</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>1619</v>
+        <v>1607</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1620</v>
+        <v>1608</v>
       </c>
       <c r="I228" s="10" t="s">
-        <v>1621</v>
+        <v>1609</v>
       </c>
       <c r="J228" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="10" t="s">
-        <v>1622</v>
+        <v>1610</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>1623</v>
+        <v>1611</v>
       </c>
       <c r="C229" s="10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1624</v>
+        <v>1612</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>1625</v>
+        <v>1613</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>1626</v>
+        <v>1614</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1627</v>
+        <v>1615</v>
       </c>
       <c r="I229" s="10" t="s">
-        <v>1628</v>
+        <v>1616</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="10" t="s">
-        <v>1629</v>
+        <v>1617</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>1630</v>
+        <v>1618</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>1631</v>
+        <v>1619</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>1632</v>
+        <v>1620</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>1633</v>
+        <v>1621</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1634</v>
+        <v>1622</v>
       </c>
       <c r="I230" s="10" t="s">
-        <v>1635</v>
+        <v>1623</v>
       </c>
       <c r="J230" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="10" t="s">
-        <v>1636</v>
+        <v>1624</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>1637</v>
+        <v>1625</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1638</v>
+        <v>1626</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>1639</v>
+        <v>1627</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>1640</v>
+        <v>1628</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1641</v>
+        <v>1629</v>
       </c>
       <c r="I231" s="10" t="s">
-        <v>1642</v>
+        <v>1630</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="10" t="s">
-        <v>1643</v>
+        <v>1631</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>1644</v>
+        <v>1632</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>1645</v>
+        <v>1633</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>1647</v>
+        <v>1635</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1648</v>
+        <v>1636</v>
       </c>
       <c r="I232" s="10" t="s">
-        <v>1649</v>
+        <v>1637</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="10" t="s">
-        <v>1650</v>
+        <v>1638</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>1651</v>
+        <v>1639</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>296</v>
+        <v>22</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1652</v>
+        <v>1640</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>1653</v>
+        <v>1641</v>
       </c>
       <c r="G233" s="8" t="s">
-        <v>1654</v>
+        <v>1642</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1655</v>
+        <v>1643</v>
       </c>
       <c r="I233" s="10" t="s">
-        <v>1656</v>
+        <v>1644</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="10" t="s">
-        <v>1657</v>
+        <v>1645</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>1658</v>
+        <v>1646</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1659</v>
+        <v>1647</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>1660</v>
+        <v>1648</v>
       </c>
       <c r="G234" s="8" t="s">
-        <v>1661</v>
+        <v>1649</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1662</v>
+        <v>1650</v>
       </c>
       <c r="I234" s="10" t="s">
-        <v>1663</v>
+        <v>1651</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="s">
-        <v>1664</v>
+        <v>1652</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>1665</v>
+        <v>1653</v>
       </c>
       <c r="C235" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1666</v>
+        <v>1654</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>1667</v>
+        <v>1655</v>
       </c>
       <c r="G235" s="8" t="s">
-        <v>1668</v>
+        <v>1656</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1669</v>
+        <v>1657</v>
       </c>
       <c r="I235" s="10" t="s">
-        <v>1670</v>
+        <v>1658</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="s">
-        <v>1671</v>
+        <v>1659</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>1672</v>
+        <v>1660</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1673</v>
+        <v>1661</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>1674</v>
+        <v>1662</v>
       </c>
       <c r="G236" s="8" t="s">
-        <v>1675</v>
+        <v>1663</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1676</v>
+        <v>1664</v>
       </c>
       <c r="I236" s="10" t="s">
-        <v>1677</v>
+        <v>1665</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="10" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C237" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I237" s="10" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J237" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="10" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G238" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H238" s="5" t="s">
         <v>1678</v>
       </c>
-      <c r="B237" s="8" t="s">
+      <c r="I238" s="10" t="s">
         <v>1679</v>
       </c>
-      <c r="C237" s="10" t="s">
+      <c r="J238" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="10" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C239" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G239" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I239" s="10" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J239" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C240" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G240" s="8" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1692</v>
+      </c>
+      <c r="I240" s="10" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J240" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="10" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C241" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="D237" s="5" t="s">
-[...17 lines deleted...]
-      <c r="J237" s="10" t="s">
+      <c r="D241" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F241" s="5" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G241" s="8" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I241" s="10" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J241" s="10" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>