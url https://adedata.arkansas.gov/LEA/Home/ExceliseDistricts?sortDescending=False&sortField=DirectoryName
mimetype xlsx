--- v6 (2026-08-03)
+++ v7 (2026-09-17)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Lea Locator - District" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1701" uniqueCount="1701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1706" uniqueCount="1706">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t># of Schools</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Superintendent</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">khesslen@almasd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-632-4791</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.almasd.net                        </d:t>
+      <d:t xml:space="preserve">www.almasd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">916 Hwy 64 East
 Alma
 AR - 72921</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">False</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -187,51 +187,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mferguson@alpenaleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">866-425-7362</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.alpenaschools.k12.ar.us</d:t>
+      <d:t xml:space="preserve">www.alpenaschools.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">300 S Denver St
 Alpena
 AR - 72611</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1002000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -261,51 +261,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nikki.thomas@arkadelphiaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-246-5564</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://arkadelphiaschools.org           </d:t>
+      <d:t xml:space="preserve">arkadelphiaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Po Box 10
 Arkadelphia
 AR - 71923</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6093000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -400,116 +400,116 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tiffanym@armorel.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-763-6639</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://armorel.k12.ar.us</d:t>
+      <d:t xml:space="preserve">armorel.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7 South Main St
 Armorel
 AR - 72310</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4101000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ASHDOWN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Robert Poole</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">robert.poole@ashdownschools.org</d:t>
+      <d:t xml:space="preserve">Christopher Scarborough</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">christopher.scarborough@ashdownschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-898-3208 x 1600</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.ashdownschools.org                  </d:t>
+      <d:t xml:space="preserve">www.ashdownschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">511 N. Second
 Ashdown
 AR - 71822</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5801000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -530,51 +530,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">chris.taylor@atkinsschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-641-7871</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">atkinsschools.org                     </d:t>
+      <d:t xml:space="preserve">atkinsschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">302 Avenue Two Nw
 Atkins
 AR - 72823</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -595,51 +595,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ctanner@augustasd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-347-2241</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.augustasd.org                 </d:t>
+      <d:t xml:space="preserve">www.augustasd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">#10 Red Devil Dr
 Augusta
 AR - 72006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -660,51 +660,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jed.davis@baldknobschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-724-3273 x 103</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://baldknobschools.org              </d:t>
+      <d:t xml:space="preserve">baldknobschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">103 West Park Street
 Bald Knob
 AR - 72010</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -725,51 +725,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mguthrie@bartonsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-572-7294 x 7294</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.bartonsd.org              </d:t>
+      <d:t xml:space="preserve">www.bartonsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">9546 Hwy 85 South
 Barton
 AR - 72312</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -799,51 +799,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dcampbell@gobsd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-793-6831 x 1006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.batesvilleschools.com               </d:t>
+      <d:t xml:space="preserve">www.batesvilleschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">490 East College Avenue, Suite 256
 Batesville
 AR - 72501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -864,51 +864,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">donaghym@bauxiteminers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-557-5453 x 5453</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">bauxiteminers.org                    </d:t>
+      <d:t xml:space="preserve">bauxiteminers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">800 School Street
 Bauxite
 AR - 72011</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -929,51 +929,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kmcdaniel@bay.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-781-3296 x 9056</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.bay.k12.ar.us                 </d:t>
+      <d:t xml:space="preserve">www.bay.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">700 School St
 Bay
 AR - 72411-39</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -994,51 +994,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">drozenberg@beardenschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">833-423-2733</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.beardenschools.org          </d:t>
+      <d:t xml:space="preserve">www.beardenschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">100 Oak Ave
 Bearden
 AR - 71720</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7302000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1059,51 +1059,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">zprothro@beebeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-882-5463 x 5463</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">beebebadgers.org                    </d:t>
+      <d:t xml:space="preserve">beebebadgers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1201 W. Center St.
 Beebe
 AR - 72012</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6302000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1133,51 +1133,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">cnail@bentonschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-778-4861</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">bentonschools.org                       </d:t>
+      <d:t xml:space="preserve">bentonschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">207 W. Conway
 Benton
 AR - 72015</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1207,51 +1207,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">djones@bentonvillek12.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-254-5000 x 5000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.bentonvillek12.org                  </d:t>
+      <d:t xml:space="preserve">www.bentonvillek12.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">500 Tiger Blvd
 Bentonville
 AR - 72712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0502000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1272,51 +1272,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">salexander@bergman.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-741-5213</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">bergman.k12.ar.us                 </d:t>
+      <d:t xml:space="preserve">bergman.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 1
 Bergman
 AR - 72615</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0801000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1337,51 +1337,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">opowell@bobcat.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-423-7065</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://bobcat.k12.ar.us/                </d:t>
+      <d:t xml:space="preserve">bobcat.k12.ar.us/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">902 West Trimble
 Berryville
 AR - 72616</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3001000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1402,51 +1402,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tristan.knoedl@bsd-lions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-865-4888 x 222  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.bismarcklions.net            </d:t>
+      <d:t xml:space="preserve">www.bismarcklions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">11636 Hwy 84
 Bismarck
 AR - 71929-8170</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1467,51 +1467,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">stephanie.dixon@blevinshornets.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-874-2801 x 2801</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://blevinshornets.org</d:t>
+      <d:t xml:space="preserve">blevinshornets.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5954 Hwy 29N
 Blevins
 AR - 71825</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4702000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1532,51 +1532,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">vhopkins@blythevilleschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-762-2053 x 2053</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">blythevilleschools.com             </d:t>
+      <d:t xml:space="preserve">blythevilleschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">405 West Park
 Blytheville
 AR - 72316</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1597,51 +1597,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">trent.goff@boonevilleschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">855-675-3339</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.booneville.k12.ar.us                </d:t>
+      <d:t xml:space="preserve">www.booneville.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">127 East Main
 Booneville
 AR - 72927</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1662,51 +1662,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">swickliffe@bradford.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-344-2707</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">bradford.k12.ar.us                      </d:t>
+      <d:t xml:space="preserve">bradford.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">504 West Main St
 Bradford
 AR - 72020</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4801000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1727,51 +1727,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bpoole@btigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-734-5105 x 5105</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.brinkleyschools.com                 </d:t>
+      <d:t xml:space="preserve">www.brinkleyschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">200 Tiger Drive
 Brinkley
 AR - 72021</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1801,51 +1801,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">gkennedy@bpsbearcats.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-932-2080 x 6523</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">brooklandbearcats.org              </d:t>
+      <d:t xml:space="preserve">brooklandbearcats.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">200 W. School St.
 Brookland
 AR - 72417</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1875,51 +1875,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kwalters@bryantschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-847-5600</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.bryantschools.org                   </d:t>
+      <d:t xml:space="preserve">www.bryantschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1511 N Reynolds Rd
 Bryant
 AR - 72022</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2014,51 +2014,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">michael.byrd@cps.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-843-3363</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">cabotschools.org                 </d:t>
+      <d:t xml:space="preserve">cabotschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">602 No Lincoln
 Cabot
 AR - 72023</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2079,51 +2079,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dowens@caddohills.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-356-5700 x 5700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.caddohills.org               </d:t>
+      <d:t xml:space="preserve">www.caddohills.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2268 Hwy 8 East
 Norman
 AR - 71960</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2144,51 +2144,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">rgreen@calico.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-297-8339</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://pirates.k12.ar.us                </d:t>
+      <d:t xml:space="preserve">pirates.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">301 College St
 Calico Rock
 AR - 72519</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5204000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2209,51 +2209,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tarmstrong@cfcards.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-836-4193</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">cfsd.k12.ar.us                          </d:t>
+      <d:t xml:space="preserve">cfsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">625 Clifton Street
 Camden
 AR - 71701</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2274,51 +2274,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bgreene@carlisle.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-552-3931 x 135  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">carlisle.k12.ar.us                </d:t>
+      <d:t xml:space="preserve">carlisle.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">520 Center
 Carlisle
 AR - 72024</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6802000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2339,51 +2339,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sgreen@cavecity.ncsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-283-5391</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.cavecity.k12.ar.us                  </d:t>
+      <d:t xml:space="preserve">www.cavecity.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">711 North Main
 Cave City
 AR - 72521</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3212000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2404,51 +2404,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">chris.davis@cedarwolves.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-201-2577 x 0208</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.cedarwolves.org                   </d:t>
+      <d:t xml:space="preserve">www.cedarwolves.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1502 N Hill Street
 Newark
 AR - 72562</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1702000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2469,51 +2469,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">smcphate@cedarvilleschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-474-7220 x 7220</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.cedarvilleschools.org               </d:t>
+      <d:t xml:space="preserve">www.cedarvilleschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">9500 Pirates Point
 Cedarville
 AR - 72932</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5502000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2534,51 +2534,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jody.cowart@goknights.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-356-2912 x 4210</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">goknights.us           </d:t>
+      <d:t xml:space="preserve">goknights.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">755 Hwy 8 East
 Amity
 AR - 71921</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2402000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2599,51 +2599,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mmoore@tigersmail.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-965-7160</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">tigers.wsc.k12.ar.us                    </d:t>
+      <d:t xml:space="preserve">tigers.wsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">125 West Main St
 Charleston
 AR - 72933</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4802000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2729,51 +2729,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">david.hopkins@csdar.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-705-3200</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.csdar.org                    </d:t>
+      <d:t xml:space="preserve">www.csdar.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1701 Clark Road
 Clarksville
 AR - 72830</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1305000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2794,51 +2794,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">davy.king@ccs1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-325-6344</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.rison.k12.ar.us                  </d:t>
+      <d:t xml:space="preserve">www.rison.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">700 Main St
 Rison
 AR - 71665</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7102000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2859,51 +2859,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">smitht@clintonsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-745-6000 x 5814</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">clintonsd.org                  </d:t>
+      <d:t xml:space="preserve">clintonsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">683 Poplar St
 Clinton
 AR - 72031</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2924,51 +2924,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mark.wallace@concordschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-668-3844</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.concordschools.org</d:t>
+      <d:t xml:space="preserve">www.concordschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 10
 Concord
 AR - 72523</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -2998,51 +2998,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">blackj@conwayschools.info</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-450-4800</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.conwayschools.org            </d:t>
+      <d:t xml:space="preserve">www.conwayschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2220 Prince Street
 Conway
 AR - 72034</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1101000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3063,51 +3063,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jennifer.woolard@corning.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-857-6818 x 226</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">corningschools.k12.ar.us                </d:t>
+      <d:t xml:space="preserve">corningschools.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 479
 Corning
 AR - 72422</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5707000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3128,51 +3128,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sslott@cossatot.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-385-7101 x 1100</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.cossatot.us                         </d:t>
+      <d:t xml:space="preserve">www.cossatot.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">130 School Dr
 Wickes
 AR - 71973</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0302000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3193,51 +3193,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jjones@cotterschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-435-6171 x 303</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://cotterschools.net                </d:t>
+      <d:t xml:space="preserve">cotterschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 70
 Cotter
 AR - 72626</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2403000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3258,51 +3258,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tgattis@countylineindians.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-635-2222</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">indians.wsc.k12.ar.us                   </d:t>
+      <d:t xml:space="preserve">indians.wsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">12092 W. State Hwy. 22
 Branch
 AR - 72928</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3323,51 +3323,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nathan.morris@crosscountyschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-588-3338 x 2202</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.crosscountyschools.com              </d:t>
+      <d:t xml:space="preserve">www.crosscountyschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">21 Cr 215
 Cherry Valley
 AR - 72324</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3388,51 +3388,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">anthony.boykin@crossettschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-364-3112</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.crossettschools.org/</d:t>
+      <d:t xml:space="preserve">www.crossettschools.org/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">219 Main
 Crossett
 AR - 71635</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3518,51 +3518,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">fosterk@dps-littlejohns.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-495-4800 x 4800 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">dps-littlejohns.net                     </d:t>
+      <d:t xml:space="preserve">dps-littlejohns.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Po Box 939
 Danville
 AR - 72833</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7504000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3583,51 +3583,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jamie.burris@dardanellelizards.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-229-4111</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.dardanellepublicschools.org        </d:t>
+      <d:t xml:space="preserve">www.dardanellepublicschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">102 South Front
 Dardanelle
 AR - 72834</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6701000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3648,51 +3648,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jsanders@dequeenleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-584-4312</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.dequeenleopards.org                 </d:t>
+      <d:t xml:space="preserve">www.dequeenleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">101 North 9Th St
 De Queen
 AR - 71832</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0402000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3713,51 +3713,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">swatkins@decatursd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-321-5780 x 5780</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">decatursd.com                </d:t>
+      <d:t xml:space="preserve">decatursd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1498 Stadium Ave
 Decatur
 AR - 72722</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5106000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -3778,51 +3778,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">elizabeth.nichols@dmj.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-428-8102 x 8102</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">deermtjudea.k12.ar.us                   </d:t>
+      <d:t xml:space="preserve">deermtjudea.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Hwy 16
 Deer
 AR - 72628</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4186,51 +4186,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">josh.daniels@doverschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-331-2916</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">HTTP://WWW.DOVERSCHOOLS.NET</d:t>
+      <d:t xml:space="preserve">WWW.DOVERSCHOOLS.NET</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">9371 Market St
 Dover
 AR - 72837</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2202000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4251,51 +4251,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nancy.chapman@drewcentral.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-367-5369 x 5369</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.drewcentral.org                     </d:t>
+      <d:t xml:space="preserve">www.drewcentral.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">250 University Dr
 Monticello
 AR - 71655</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2104000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4316,51 +4316,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">camille.sterrett@dumask12.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-382-4571 x 4571</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.dpsd.k12.ar.us                      </d:t>
+      <d:t xml:space="preserve">www.dpsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">213 Adams St
 Dumas
 AR - 71639</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1802000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4381,51 +4381,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ryan.burgess@esdbulldogs.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-792-8486</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.earle.crsc.k12.ar.us                </d:t>
+      <d:t xml:space="preserve">www.earle.crsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1401 Third St
 Earle
 AR - 72331</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5301000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4511,51 +4511,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mpierce@epc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-475-2472 x 1000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://epc.k12.ar.us                    </d:t>
+      <d:t xml:space="preserve">epc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">502 Mcclellan St.
 Lepanto
 AR - 72354</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7001000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4576,51 +4576,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jtucker@esd-15.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-864-5006 x 5006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.eldoradopublicschools.org          </d:t>
+      <d:t xml:space="preserve">www.eldoradopublicschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">200 West Oak Street
 El Dorado
 AR - 71730</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7201000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4641,51 +4641,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jmangrum@elkinsdistrict.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-643-2172</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.elkinsdistrict.org                  </d:t>
+      <d:t xml:space="preserve">www.elkinsdistrict.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">349 N Center
 Elkins
 AR - 72727</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1408000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4706,51 +4706,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">david.downs@etbsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-626-3302</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.etbsd.org </d:t>
+      <d:t xml:space="preserve">www.etbsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 129
 Emerson
 AR - 71740</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4302000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4836,51 +4836,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bryan.pruitt@es.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-253-5999</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://eurekaspringsschools.k12.ar.us   </d:t>
+      <d:t xml:space="preserve">eurekaspringsschools.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">147 Greenwood Hollow
 Eureka Springs
 AR - 72632</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7202000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4901,51 +4901,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jlaffoon@farmcards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-266-1800 x 1800</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">HTTP://FARMCARDS.ORG/                   </d:t>
+      <d:t xml:space="preserve">FARMCARDS.ORG/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">42 S. Dbl Springs Rd
 Farmington
 AR - 72730</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7203000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -4975,51 +4975,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jonathan.mulford@fayar.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-444-3000 x 8645</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.fayar.net                           </d:t>
+      <d:t xml:space="preserve">www.fayar.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1000 W. Stone St.
 Fayetteville
 AR - 72701</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4501000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5105,51 +5105,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lawsonr@fordyceschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-352-3005</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.fordyceschools.org                  </d:t>
+      <d:t xml:space="preserve">www.fordyceschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">104 College St
 Fordyce
 AR - 71742</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4102000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5235,51 +5235,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">zrano.bowles@fcsd.grsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-633-1485</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mustang.grsc.k12.ar.us                  </d:t>
+      <d:t xml:space="preserve">mustang.grsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">845 North Rosser
 Forrest City
 AR - 72335</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5309,98 +5309,98 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mmahan@fortsmithschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-785-2501 x 91201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.fortsmithschools.org                </d:t>
+      <d:t xml:space="preserve">www.fortsmithschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3205 Jenny Lind Rd
 Fort Smith
 AR - 72902-1948</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FOUKE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mario Beshears</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mario.beshears.@foukepanthers.org</d:t>
+      <d:t xml:space="preserve">mario.beshears@foukepanthers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-653-4311 x 4311</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.foukepanthers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -5439,51 +5439,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dlandry@flcobras.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-701-1700 x 1700 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.flcobras.com               </d:t>
+      <d:t xml:space="preserve">www.flcobras.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4207 Park Ave.
 Hot Springs
 AR - 71901</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5504,51 +5504,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bwright@gcdragons.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-653-4343 x 4343</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://dragons1.k12.ar.us     </d:t>
+      <d:t xml:space="preserve">dragons1.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">12472 St Hwy 196
 Texarkana
 AR - 71854</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0403000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5569,51 +5569,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tbroyles@gentrypioneers.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-736-2253 x 5005</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.gentrypioneers.com                  </d:t>
+      <d:t xml:space="preserve">www.gentrypioneers.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">201 S. Giles Ave.
 Gentry
 AR - 72734</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3002000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5634,51 +5634,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">cjordan@grbeavers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-3694 x 250</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.grbeavers.org                       </d:t>
+      <d:t xml:space="preserve">www.grbeavers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">14334 Hwy 67
 Malvern
 AR - 72104</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4708000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5699,51 +5699,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lwhitehead@gosnellschool.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-532-4000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.gosnellschool.net/           </d:t>
+      <d:t xml:space="preserve">www.gosnellschool.net/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">600 Highway 181 N
 Gosnell
 AR - 72315</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0404000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5764,51 +5764,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeff.gravette@gravetteschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-787-4100 x 1000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.gravetteschools.net          </d:t>
+      <d:t xml:space="preserve">www.gravetteschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">609 Birmingham S.E.
 Gravette
 AR - 72736</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0803000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5829,51 +5829,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dgilmore@gf.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-438-5201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.gf.k12.ar.us                        </d:t>
+      <d:t xml:space="preserve">www.gf.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">400 East 10Th St
 Green Forest
 AR - 72638</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5894,51 +5894,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">spainhours@greenbrierschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-679-4808 x 4808</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.greenbrierschools.org               </d:t>
+      <d:t xml:space="preserve">www.greenbrierschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4 School Drive
 Greenbrier
 AR - 72058</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2807000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -5959,51 +5959,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">scott.gerrish@gctsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-236-2762</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.gctsd.k12.ar.us                     </d:t>
+      <d:t xml:space="preserve">www.gctsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5413 W Kingshighway
 Paragould
 AR - 72450</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7204000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6024,51 +6024,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">amartin@greenlandsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-521-2366 x 101  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">greenlandsd.com              </d:t>
+      <d:t xml:space="preserve">greenlandsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">24 North Main
 Fayetteville
 AR - 72701</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6154,51 +6154,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">woolfm@go-devils.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-353-4454 x 4454</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.go-devils.net           </d:t>
+      <d:t xml:space="preserve">www.go-devils.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">#1 Go-Devil Rd
 Gurdon
 AR - 71743</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2304000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6219,51 +6219,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">susan.mckinney@gptbirds.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-679-7224 x 7224</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">gptbirds.org                   </d:t>
+      <d:t xml:space="preserve">gptbirds.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">492 Highway 25 North
 Guy
 AR - 72061</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6284,51 +6284,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">michael.freeman@hackettschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-638-8822</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.hackettschools.org           </d:t>
+      <d:t xml:space="preserve">www.hackettschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">102 North Oak Street
 Hackett
 AR - 72937</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0203000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6349,51 +6349,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">nathan.sullivan@hsdlions.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-853-9851</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://hsdlions.org                     </d:t>
+      <d:t xml:space="preserve">hsdlions.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">202 East Parker St
 Hamburg
 AR - 71646</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0701000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6414,51 +6414,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mscarbrough@hampton.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-798-6101 x 6100</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.hamptonbulldogs.school/</d:t>
+      <d:t xml:space="preserve">www.hamptonbulldogs.school/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Hwy 278 East
 Hampton
 AR - 71744</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5205000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6544,51 +6544,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">hbennett@harmonygrovesd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-778-6271</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.harmonygrovesd.org               </d:t>
+      <d:t xml:space="preserve">www.harmonygrovesd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2621 Hwy. 229
 Benton
 AR - 72015</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6609,51 +6609,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">julie.isbell@hbgsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-578-2416</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.hbgsd.org                  </d:t>
+      <d:t xml:space="preserve">www.hbgsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">207 West Estes
 Harrisburg
 AR - 72432</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6739,51 +6739,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">abarrett@hazen.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-255-4549</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://hazen.k12.ar.us             </d:t>
+      <d:t xml:space="preserve">hazen.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">477 N. Hazen Ave.
 Hazen
 AR - 72064</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1202000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6804,51 +6804,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">joel.linn@heberschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-362-6712 x 6712</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.heberschools.org                 </d:t>
+      <d:t xml:space="preserve">www.heberschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1100 West Pine St
 Heber Springs
 AR - 72543</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5803000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6869,51 +6869,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">shawn.hettinga@hectorschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-284-2021</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.hectorschools.net</d:t>
+      <d:t xml:space="preserve">www.hectorschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">11520 Sr 27
 Hector
 AR - 72843</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5403000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -6934,51 +6934,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">xhodo@hwhschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-338-4425 x 184</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">hwhschools.org                   </d:t>
+      <d:t xml:space="preserve">hwhschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">305 Valley Dr
 Helena
 AR - 72342</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0601000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7129,51 +7129,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mickel.smith@eagles1.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-376-5416 x 1000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">hillcrest.k12.ar.us                     </d:t>
+      <d:t xml:space="preserve">hillcrest.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">146 South Main St
 Strawberry
 AR - 72469</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2903000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7194,51 +7194,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jonathan.crossley@hpsdistrict.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-722-2700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">hpsdistrict.org                         </d:t>
+      <d:t xml:space="preserve">hpsdistrict.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">117 E Second Street
 Hope
 AR - 71801</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7259,51 +7259,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">modom@horatioschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-832-1940</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">horatioschools.org          </d:t>
+      <d:t xml:space="preserve">horatioschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">205 Isbell St
 Horatio
 AR - 71842</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2603000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7324,51 +7324,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">hernandezm@hssd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-624-3372 x 1056</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.hssd.net                            </d:t>
+      <d:t xml:space="preserve">www.hssd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">400 Linwood Ave
 Hot Springs
 AR - 71913</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3804000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7389,51 +7389,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kelly.gillham@hoxieschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-886-2401</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">hoxieschools.com                        </d:t>
+      <d:t xml:space="preserve">hoxieschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">602 Sw Hartigan
 Hoxie
 AR - 72433</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7519,51 +7519,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">fred.walker@iccougars.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-258-7700</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://icc.k12.ar.us/             </d:t>
+      <d:t xml:space="preserve">icc.k12.ar.us/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 115
 Brockwell
 AR - 72517</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3405000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7584,51 +7584,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">cshannon@bulldogs.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-349-2232</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.bulldogs.k12.ar.us/</d:t>
+      <d:t xml:space="preserve">www.bulldogs.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">300 North Dowell
 Tuckerman
 AR - 72473</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6004000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7723,51 +7723,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kliggett@jasper.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-446-2223</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">jasper.k12.ar.us                        </d:t>
+      <d:t xml:space="preserve">jasper.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P O Box 446
 Jasper
 AR - 72641</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2604000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7788,51 +7788,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">david.stage@jsdlions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-984-5381 x 1</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">jsdlions.net                  </d:t>
+      <d:t xml:space="preserve">jsdlions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7900 N Hwy 7
 Jessieville
 AR - 71949</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1608000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7862,51 +7862,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">misty.doyle@jonesboroschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-933-5800 x 12234</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.jonesboroschools.net                </d:t>
+      <d:t xml:space="preserve">www.jonesboroschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2506 Southwest Sq
 Jonesboro
 AR - 72401-3968</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7003000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7927,88 +7927,106 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">masonj@jcdragons.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-924-4575</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://junctioncity.k12.ar.us/          </d:t>
+      <d:t xml:space="preserve">junctioncity.k12.ar.us/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Po Box 790
 Junction City
 AR - 71749</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4404000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">KINGSTON SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Bryan Law</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">bryan.law@kingston.k12.ar.us</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">220 Madison 2620
 Kingston
 AR - 72742</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -8030,51 +8048,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">pike.palmer@kirbytrojans.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-398-4212 x 3</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://kirbytrojans.net            </d:t>
+      <d:t xml:space="preserve">kirbytrojans.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2614 Hwy 27N
 Kirby
 AR - 71950</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3704000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8095,51 +8113,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">restes@lcs.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-921-5500</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.lcscougars.org                </d:t>
+      <d:t xml:space="preserve">www.lcscougars.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">712 Chestnut St
 Lewisville
 AR - 71845</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8160,51 +8178,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tony.thurman@lhwolves.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-767-2306</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.lhwolves.net/                </d:t>
+      <d:t xml:space="preserve">www.lhwolves.net/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">205 Wolf Street
 Pearcy
 AR - 71964</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0903000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8225,51 +8243,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">badams@lsschool.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-265-7300</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.lsschool.org               </d:t>
+      <d:t xml:space="preserve">www.lsschool.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1110 South Lakeshore
 Lake Village
 AR - 71653</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2606000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8290,51 +8308,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bruce_orr@lakesidesd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-262-1880</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://lakesidesd.com                   </d:t>
+      <d:t xml:space="preserve">lakesidesd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2837 Malvern Avenue
 Hot Springs
 AR - 71901</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3604000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8355,51 +8373,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">clint.jones@lamarwarriors.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-885-3907</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">lamarwarriors.org                       </d:t>
+      <d:t xml:space="preserve">lamarwarriors.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">301 Elberta St.
 Lamar
 AR - 72846</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8420,51 +8438,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tammy.brewer@lavacaschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-377-1230</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">HTTP://LAVACAPUBLICSCHOOLS.K12.AR.US    </d:t>
+      <d:t xml:space="preserve">LAVACAPUBLICSCHOOLS.K12.AR.US</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">203 Fir St
 Lavaca
 AR - 72941</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3810000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8615,98 +8633,98 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">micheal.stone@lcsdtrojans.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-295-7100 x 7100</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.lcsdtrojans.net/</d:t>
+      <d:t xml:space="preserve">www.lcsdtrojans.net/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">175 Walnut St
 Marianna
 AR - 72360</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7205000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LINCOLN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Mary Spears</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">mspears@lincolncsd.com</d:t>
+      <d:t xml:space="preserve">Stanley Karber</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">skarber@lincolncsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-824-7310 x 7310</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.lincolncsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -8819,51 +8837,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dr.bruce.guthrie@lonokeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-676-2042 x 501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://lonokeschools.org                </d:t>
+      <d:t xml:space="preserve">lonokeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">401 W. Holly St
 Lonoke
 AR - 72086</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4202000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8884,51 +8902,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">beth.shumate@magazinek12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">866-900-2001 x 1002</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">magazinek12.com             </d:t>
+      <d:t xml:space="preserve">magazinek12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">292 E Priddy St
 Magazine
 AR - 72943</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3003000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8949,51 +8967,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">cameron.alexander@magnetcove.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-5468</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">magnetcove.k12.ar.us                    </d:t>
+      <d:t xml:space="preserve">magnetcove.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">472 Magnet School Rd
 Malvern
 AR - 72104</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1402000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9014,51 +9032,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">john.ward@magnoliaschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-234-4933</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.magnoliaschools.net                 </d:t>
+      <d:t xml:space="preserve">www.magnoliaschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1403 High School Dr
 Magnolia
 AR - 71754-649</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3004000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9079,51 +9097,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jblair@malvernleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-7500</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">malvernleopards.org                     </d:t>
+      <d:t xml:space="preserve">malvernleopards.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1620 South Main St
 Malvern
 AR - 72104</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2501000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9144,51 +9162,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mtaylor@mssd.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-625-3612</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://mammothspringschools.com</d:t>
+      <d:t xml:space="preserve">mammothspringschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">410 Goldsmith Ave
 Mammoth Spring
 AR - 72554</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4712000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9209,51 +9227,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">eversj@manilaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-561-4419</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.manilaschools.org             </d:t>
+      <d:t xml:space="preserve">www.manilaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">419 E Olympia St
 Manila
 AR - 72442</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6606000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9274,51 +9292,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">joe.staton@mansfieldtigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-928-4006</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mansfieldtigers.org                 </d:t>
+      <d:t xml:space="preserve">www.mansfieldtigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">402 Grove St.
 Mansfield
 AR - 72944</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1804000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9339,51 +9357,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">gfenter@msd3.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-739-5100</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.msd3.org                            </d:t>
+      <d:t xml:space="preserve">www.msd3.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">200 Manor Street
 Marion
 AR - 72364</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5604000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9404,51 +9422,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">wrightm@mtree.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-358-2913</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mtree.k12.ar.us                    </d:t>
+      <d:t xml:space="preserve">mtree.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">406 St. Francis St.
 Marked Tree
 AR - 72365</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2803000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9469,51 +9487,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bmuse@marmadukeschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-597-2723</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mhs.nesc.k12.ar.us             </d:t>
+      <d:t xml:space="preserve">www.mhs.nesc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1010 Greyhound Drive
 Marmaduke
 AR - 72443</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5404000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9534,51 +9552,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ptran@friendshipaspire.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-829-2101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mesd1.org            </d:t>
+      <d:t xml:space="preserve">mesd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">203 South Pine St
 Marvell
 AR - 72366</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2305000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9599,51 +9617,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">achisum@mayflowerschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-470-0506 x 0506</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.mayflower.school</d:t>
+      <d:t xml:space="preserve">www.mayflower.school</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">#7 Ashmore Drive
 Mayflower
 AR - 72106</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6102000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9664,51 +9682,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">amy.jackson@maynard.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-647-3500 x 502</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://maynard.nesc.k12.ar.us           </d:t>
+      <d:t xml:space="preserve">maynard.nesc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">74 Campus Dr
 Maynard
 AR - 72444</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7403000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9729,51 +9747,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">scott.waymire@mccroryschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-731-2535</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://mccroryschools.org              </d:t>
+      <d:t xml:space="preserve">mccroryschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">509 North Jackson St
 Mccrory
 AR - 72101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2105000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9794,51 +9812,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">justin.holt@mcgeheeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-222-3670</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mcgeheeschools.org                  </d:t>
+      <d:t xml:space="preserve">www.mcgeheeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">409 Oak Street
 Mcgehee
 AR - 71654</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3302000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9859,51 +9877,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tim.massey@melbourneschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-368-7070</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">bearkatz.k12.ar.us                      </d:t>
+      <d:t xml:space="preserve">bearkatz.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">303 School Dr
 Melbourne
 AR - 72556</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9924,51 +9942,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lee.smith@menaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-394-1710</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.menaschools.org              </d:t>
+      <d:t xml:space="preserve">www.menaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501 Hickory St
 Mena
 AR - 71953</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3211000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -9989,51 +10007,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tcrosby@midlandschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-345-8844</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.midlandschools.org                  </d:t>
+      <d:t xml:space="preserve">www.midlandschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">741  Main Street
 Pleasant Plains
 AR - 72568</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3104000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10045,60 +10063,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Jondavid Amerson</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jondavid.amerson@msisd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">870-287-4748 x 645</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">https://www.msisd.net/          </d:t>
+      <d:t xml:space="preserve">870-287-4748 x 110</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">www.msisd.net/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2031 Main Street
 Saratoga
 AR - 71859</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2203000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10119,51 +10137,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sandra.lanehart@billies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-367-4000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.billies.org                         </d:t>
+      <d:t xml:space="preserve">www.billies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">935 Scogin Dr.
 Monticello
 AR - 71655</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4902000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10184,51 +10202,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">michael.white@mtidalions.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-867-2323</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mountidaschools.com       </d:t>
+      <d:t xml:space="preserve">www.mountidaschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 1230
 Mount Ida
 AR - 71957</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2306000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10249,51 +10267,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">braden.watson@mvewarhawks.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-849-2220</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mvewarhawks.org     </d:t>
+      <d:t xml:space="preserve">www.mvewarhawks.org/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">33 Garland Springs Rd
 Mt. Vernon
 AR - 72111</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10314,51 +10332,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">adewey@mhbombers.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-425-1201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mhbombers.com            </d:t>
+      <d:t xml:space="preserve">mhbombers.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1230 S Maple
 Mountain Home
 AR - 72653</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2607000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10379,51 +10397,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jane.knowles-reed@mpsdrd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-767-1540 x 42108</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mpsdrd.com                   </d:t>
+      <d:t xml:space="preserve">www.mpsdrd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 1
 Mountain Pine
 AR - 71956</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6901000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10444,116 +10462,116 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dmitchell@mvschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-269-3443</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mountainviewschooldistrict.k12.ar.us    </d:t>
+      <d:t xml:space="preserve">mountainviewschooldistrict.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">210 High School Dr
 Mtn. View
 AR - 72560</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MOUNTAINBURG SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Jason Reeves</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">jason.reeves@mountainburg.org</d:t>
+      <d:t xml:space="preserve">Vol Woods</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">vol.woods@mountainburg.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-369-2121</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.mountainburg.org               </d:t>
+      <d:t xml:space="preserve">www.mountainburg.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">129 Hwy. 71 Sw
 Mountainburg
 AR - 72946</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1704000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10574,51 +10592,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tdenn@mpvschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-997-1715</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">mpvschools.com                          </d:t>
+      <d:t xml:space="preserve">mpvschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">203 West 5Th St
 Mulberry
 AR - 72947</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3105000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10639,51 +10657,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">doug.graham@nashvillesd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-845-3425 x 101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">nashvillesd.com                   </d:t>
+      <d:t xml:space="preserve">nashvillesd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">600 N. Fourth
 Nashville
 AR - 71852</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10704,51 +10722,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lwilliams@nemo.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-893-2925</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://socs.nemo.k12.ar.us              </d:t>
+      <d:t xml:space="preserve">socs.nemo.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5690 Hwy. 9
 Center Ridge
 AR - 72027</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1611000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10769,51 +10787,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">karen.curtner@nettletonschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-910-7800 x 1221</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.nettletonschools.net  </d:t>
+      <d:t xml:space="preserve">www.nettletonschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3300 One Place
 Jonesboro
 AR - 72404</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5008000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10834,51 +10852,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">roy.mccoy@nevadasd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-871-2418</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.nevadaschooldistrict.net            </d:t>
+      <d:t xml:space="preserve">www.nevadaschooldistrict.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6580 U S Hwy 278
 Rosston
 AR - 71858</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3403000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -10899,51 +10917,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jbradley@newportschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-523-1311 x 101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.newportschools.org            </d:t>
+      <d:t xml:space="preserve">www.newportschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">406 Wilkerson Drive
 Newport
 AR - 72112</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0304000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11038,51 +11056,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">pilewskig@nlrsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-771-8000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.nlrsd.org                           </d:t>
+      <d:t xml:space="preserve">www.nlrsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2700 Poplar Street
 North Little Rock
 AR - 72114</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0504000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11103,51 +11121,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">john.mccleary@omaha.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-433-2453 x 2302</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.omaha.school               </d:t>
+      <d:t xml:space="preserve">www.omaha.school</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">522 W. College
 Omaha
 AR - 72662</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4713000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11168,51 +11186,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tpugh@osd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-563-2561</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.osd1.org                 </d:t>
+      <d:t xml:space="preserve">www.osd1.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2750 W. Semmes
 Osceola
 AR - 72370</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5706000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11233,51 +11251,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jstrasner@orsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-394-2348 x 203</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.ouachitariversd.org</d:t>
+      <d:t xml:space="preserve">www.ouachitariversd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">143 Polk 96
 Mena
 AR - 71953</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3005000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11298,51 +11316,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">larry.newsom@ouachitasd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-384-2318 x 101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.ouachitasd.org              </d:t>
+      <d:t xml:space="preserve">www.ouachitasd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">166 Schoolhouse Road
 Donaldson
 AR - 71941</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11363,51 +11381,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jknapp@omsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-439-2218</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://ozarkmountainschooldistrict.com </d:t>
+      <d:t xml:space="preserve">ozarkmountainschooldistrict.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">250 South Hwy 65
 St. Joe
 AR - 72675</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2404000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11428,51 +11446,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">zane.vanderpool@ozarkhillbillies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-667-4118</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.ozarkhillbillies.org         </d:t>
+      <d:t xml:space="preserve">www.ozarkhillbillies.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 135
 Ozark
 AR - 72949</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6205000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11493,51 +11511,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">rhalbert@pwsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-581-2646</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">pwsd.k12.ar.us                          </d:t>
+      <d:t xml:space="preserve">pwsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7950 Hwy 70 W
 Palestine
 AR - 72372</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7309000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11623,51 +11641,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">njankoviak@paragouldschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-240-2291 x 8000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://paragould.k12.ar.us              </d:t>
+      <d:t xml:space="preserve">paragould.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">631 West Court St
 Paragould
 AR - 72450</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4203000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11688,51 +11706,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bculver@parisschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">844-963-3243</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://parisschools.org                 </d:t>
+      <d:t xml:space="preserve">parisschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2711 E. Walnut
 Paris
 AR - 72855</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7007000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11818,51 +11836,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kmartin@pearidgek12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-451-8181</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.pearidgek12.com               </d:t>
+      <d:t xml:space="preserve">www.pearidgek12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">781 W. Pickens Road
 Pea Ridge
 AR - 72751</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5303000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11883,51 +11901,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kevin.campbell@perryvilleschool.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-889-2327</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://perryvilleschool.org             </d:t>
+      <d:t xml:space="preserve">perryvilleschool.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">614 South Fourche Ave
 Perryville
 AR - 72126</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1104000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -11948,51 +11966,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">freddie.bowen@piggottschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-598-2572 x 300</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">piggottschools.net                 </d:t>
+      <d:t xml:space="preserve">piggottschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">427 East Court
 Piggott
 AR - 72454</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12013,51 +12031,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">phillip.carlock@pinebluffschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-543-4203 x 4203</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.pinebluffschools.org</d:t>
+      <d:t xml:space="preserve">www.pinebluffschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1215 West Pullen St
 Pine Bluff
 AR - 71601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6103000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12078,51 +12096,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lance.arbuckle@pocahontaspsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-892-4573 x 5002</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.pocahontaspsd.com                  </d:t>
+      <d:t xml:space="preserve">www.pocahontaspsd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2300 North Park
 Pocahontas
 AR - 72455</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5804000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12143,51 +12161,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mykel.thurman@pottsvilleschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-968-8101</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">pottsvilleschools.org                  </d:t>
+      <d:t xml:space="preserve">pottsvilleschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7000 State Rd 247
 Pottsville
 AR - 72858</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2703000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12208,51 +12226,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">barrett.vick@poyenschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-332-8884 x 000  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.poyenschool.com                     </d:t>
+      <d:t xml:space="preserve">www.poyenschool.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">111 N. School
 Poyen
 AR - 72128</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7206000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12273,51 +12291,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">luke.humphreys@pgtigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-846-4242 x 3419 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">pgtigers.org                            </d:t>
+      <d:t xml:space="preserve">pgtigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">102 E Buchanan St
 Prairie Grove
 AR - 72753</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5006000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12338,51 +12356,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lsmith@prescottschool.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-887-3016 x 7601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">curleywolves.org                      </d:t>
+      <d:t xml:space="preserve">curleywolves.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">762 Martin Street
 Prescott
 AR - 71857</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6003000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12412,51 +12430,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jsenn@pcssd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-234-2000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.pcssd.org                           </d:t>
+      <d:t xml:space="preserve">www.pcssd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">925 East Dixon Rd
 Little Rock
 AR - 72216-8601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1203000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12477,51 +12495,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">stacksm@quitman.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-589-3156</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">quitman.k12.ar.us                       </d:t>
+      <d:t xml:space="preserve">quitman.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6275 Heber Springs Rd West
 Quitman
 AR - 72131</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1106000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12542,116 +12560,116 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jfowler@rector.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-595-3151 x 1001</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.rector.k12.ar.us                    </d:t>
+      <d:t xml:space="preserve">www.rector.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">604 West 5Th St
 Rector
 AR - 72461</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4706000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RIVERCREST SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Michael Cox</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">michael.cox@smccolts.com</d:t>
+      <d:t xml:space="preserve">Johnna Raper</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">johnna.raper@smccolts.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-655-8633</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.rivercrestcolts.org          </d:t>
+      <d:t xml:space="preserve">www.rivercrestcolts.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1700-A West State Hwy 14
 Wilson
 AR - 72395</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1613000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12672,51 +12690,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeff.priest@riversiderebels.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-237-4329</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://riversiderebels.net</d:t>
+      <d:t xml:space="preserve">riversiderebels.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">601 Catfish Dr
 Lake City
 AR - 72437</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7307000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12737,51 +12755,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">susan.blockburger@riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-279-0540</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.riverviewsd.org</d:t>
+      <d:t xml:space="preserve">www.riverviewsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">800 Raider Drive
 Searcy
 AR - 72143</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0405000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12811,51 +12829,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeff.perry@rpsar.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-636-3910 x 3910</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.rogersschools.net                   </d:t>
+      <d:t xml:space="preserve">www.rogersschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">500 Walnut St
 Rogers
 AR - 72756</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7310000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -12876,88 +12894,106 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ablackwell@rbsd.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-556-5815 x 223</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">rosebudschools.com                      </d:t>
+      <d:t xml:space="preserve">rosebudschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">124 School Road
 Rose Bud
 AR - 72137</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6905000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RURAL SPECIAL SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Delena Thompson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">delena.thompson@ruralspecial.net</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">13258 Hwy 263
 Fox
 AR - 72051</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5805000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RUSSELLVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -12970,51 +13006,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">luke.lovins@rsdk12.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-968-1306</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">rsdk12.net                 </d:t>
+      <d:t xml:space="preserve">rsdk12.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3115 W 2Nd Court
 Russellville
 AR - 72801</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2502000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13035,51 +13071,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">wayne.guiltner@salemschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-895-2516 x 2516</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.salemschools.net             </d:t>
+      <d:t xml:space="preserve">www.salemschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">313 Hwy 62E
 Salem
 AR - 72576</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4204000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13165,51 +13201,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">valorie.young@scsd.info</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-448-3011 x 1100</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://scsd.info                        </d:t>
+      <d:t xml:space="preserve">scsd.info</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">952 Hwy 65 North
 Marshall
 AR - 72650</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7311000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13230,51 +13266,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bhart@searcyschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-268-3517</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.searcyschools.org</d:t>
+      <d:t xml:space="preserve">www.searcyschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">801 North Elm
 Searcy
 AR - 72143</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2705000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13295,51 +13331,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">chadpitts@sheridanschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-942-3135</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.sheridanschools.org                 </d:t>
+      <d:t xml:space="preserve">www.sheridanschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">400 North Rock
 Sheridan
 AR - 72150</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7104000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13360,51 +13396,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">aaron.wiggins@shirley.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-518-2223 x 2223</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">         https://www.shirleybluedevils.o</d:t>
+      <d:t xml:space="preserve">www.shirleybluedevils.o</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">154 School Drive
 Shirley
 AR - 72153</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0406000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13425,51 +13461,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">patricks@gosiloam.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-524-3191</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.siloamschools.com            </d:t>
+      <d:t xml:space="preserve">www.siloamschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">847 South Dogwood
 Siloam Springs
 AR - 72761</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3806000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13490,51 +13526,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">crorex@sloan-hendrix.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-869-2384 x 161</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://sloan-hendrix.com                </d:t>
+      <d:t xml:space="preserve">sloan-hendrix.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">#1 Greyhound Cir
 Imboden
 AR - 72434</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7008000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13555,51 +13591,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">doug.smith@smackover.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-725-1200 x 1200</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.smackover.net</d:t>
+      <d:t xml:space="preserve">www.smackover.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Po Box 109
 Smackover
 AR - 71762</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1507000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13620,51 +13656,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">shawn.halbrook@sccsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-354-9400 x 9400</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">sccsd.org                               </d:t>
+      <d:t xml:space="preserve">sccsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">704 E Church Steet
 Morrilton
 AR - 72110</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5504000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13750,51 +13786,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">suzanne.lankford@southsidebb.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-654-2633 x  705</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">southsidebb.org                       </d:t>
+      <d:t xml:space="preserve">southsidebb.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">334 Southside Road
 Bee Branch
 AR - 72013</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3209000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13815,51 +13851,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">dion.stevens@southsideschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-251-2341</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://southsideschools.org             </d:t>
+      <d:t xml:space="preserve">southsideschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">70 Scott Drive
 Batesville
 AR - 72501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2906000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -13880,51 +13916,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeffrey.steed@shbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-777-8236 x 8236</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.shbears.org</d:t>
+      <d:t xml:space="preserve">www.shbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">633 Hwy 355 W
 Hope
 AR - 71801</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7207000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14019,51 +14055,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jordan.frizzell@starcityschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">866-446-3647 x 111</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.starcityschools.com                 </d:t>
+      <d:t xml:space="preserve">www.starcityschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">206 Cleveland Street
 Star City
 AR - 71667</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7009000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14084,51 +14120,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">veronica.perkins@strong.scsc.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-797-3040</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">strong.k12.ar.us                        </d:t>
+      <d:t xml:space="preserve">strong.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">736 South Concord
 Strong
 AR - 71765</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0104000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14149,51 +14185,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jeff.mckinney@stuttgartschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-673-8701 x 1002</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.stuttgartschools.org                </d:t>
+      <d:t xml:space="preserve">www.stuttgartschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2501 S Main
 Stuttgart
 AR - 72160</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14252,50 +14288,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6906000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">TIMBO SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">vmccleary@timbotigers.net</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">23747 Hwy 263 North
 Timbo
 AR - 72680</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">TRUMANN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -14308,51 +14353,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">brandie.williams@trumannwildcat.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-483-6444</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">trumannwildcat.com                      </d:t>
+      <d:t xml:space="preserve">trumannwildcat.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">221 Pine Avenue
 Trumann
 AR - 72472</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7510000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14373,89 +14418,89 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">alvish@trgators.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">833-272-8773</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.trgators.org                  </d:t>
+      <d:t xml:space="preserve">www.trgators.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">17727 East State Hwy 28
 Ola
 AR - 72853</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3107000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">UMPIRE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Lowrey Mary</d:t>
+      <d:t xml:space="preserve">Mary Lowrey</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mary.lowrey@umpirewildcats.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">142 School Street
 Umpire
 AR - 71971</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14485,51 +14530,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kmallett@valley.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-302-3045 x 3045</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://valley.k12.ar.us                 </d:t>
+      <d:t xml:space="preserve">valley.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7349 School St
 Valley Springs
 AR - 72682</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1612000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14550,51 +14595,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">roland.popejoy@valleyviewschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-935-6200 x 321</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.valleyviewschools.net</d:t>
+      <d:t xml:space="preserve">www.valleyviewschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2131 Valley View Dr
 Jonesboro
 AR - 72404</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1705000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14615,51 +14660,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">harold.jeffcoat@vbsd.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-474-7942 x 7942</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.vbsd.us                             </d:t>
+      <d:t xml:space="preserve">www.vbsd.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">14 Gothic Ridge Road
 Van Buren
 AR - 72956</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2307000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14680,51 +14725,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">doug.adams@viloniaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-796-2113</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">viloniaschools.org                  </d:t>
+      <d:t xml:space="preserve">viloniaschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1164B Maint St
 Vilonia
 AR - 72173</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14745,51 +14790,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kyle.mccarn@violalonghorns.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-458-4001</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://violalonghorns.org          </d:t>
+      <d:t xml:space="preserve">violalonghorns.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">315 Longhorn Dr
 Viola
 AR - 72583</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6401000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14810,51 +14855,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">fielding.daniel@waldronsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-637-3179</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">waldronschools.org                    </d:t>
+      <d:t xml:space="preserve">waldronschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1560 W. Sixth St.
 Waldron
 AR - 72958</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14875,51 +14920,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bryan.cornish@warrensd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-226-6738</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">https://www.warrensd.org</d:t>
+      <d:t xml:space="preserve">www.warrensd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">408 Cherry St
 Warren
 AR - 71671</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3509000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -14940,51 +14985,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kmcgee@wcmail.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-879-0220</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://wc-web.k12.ar.us/</d:t>
+      <d:t xml:space="preserve">wc-web.k12.ar.us/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4100 Camden Road
 Pine Bluff
 AR - 71603</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7208000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15005,51 +15050,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">junger@wftigers.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-839-2231</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.westforkschools.org                 </d:t>
+      <d:t xml:space="preserve">www.westforkschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">359 School Ave.
 West Fork
 AR - 72774</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1803000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15070,51 +15115,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">efoister@wmsd.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-735-1915</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">wmsd.net                                </d:t>
+      <d:t xml:space="preserve">wmsd.net </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Post Office Box 826
 West Memphis
 AR - 72303</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1204000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15135,51 +15180,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">brandi.wallace@westsideeagles.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-825-6258 x 501  </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://westsideeagles.org </d:t>
+      <d:t xml:space="preserve">westsideeagles.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7295 Greers Ferry Rd
 Greers Ferry
 AR - 72067</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7509000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15200,51 +15245,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">galarzaj@wycschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-476-4294 x 4291</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.wycschools.com             </d:t>
+      <d:t xml:space="preserve">www.wycschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">#1 Wolverine Dr
 Havana
 AR - 72842</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1602000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15265,51 +15310,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">cgeorge@westsideschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-935-7501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">westsideschools.org                     </d:t>
+      <d:t xml:space="preserve">westsideschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1630 Hwy 91 W
 Jonesboro
 AR - 72404</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3606000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15330,51 +15375,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bkent@westsiderebels.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-497-1991</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">westsiderebels.net                      </d:t>
+      <d:t xml:space="preserve">westsiderebels.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">122 Thompson St
 Hartman
 AR - 72840</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7304000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15460,51 +15505,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">gwilliams@whitehallsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-247-2002 x 2002</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">whitehallsd.org                         </d:t>
+      <d:t xml:space="preserve">whitehallsd.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1020 W. Holland Ave.
 White Hall
 AR - 71602</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15525,51 +15570,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">jamie.stacks@wonderviewschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-354-0211</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">www.wonderviewschools.org            </d:t>
+      <d:t xml:space="preserve">www.wonderviewschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2436 Hwy 95
 Hattieville
 AR - 72063</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1304000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15590,51 +15635,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kevin.hancock@whsbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-357-8108</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">whsbears.org                        </d:t>
+      <d:t xml:space="preserve">whsbears.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6760 Hwy 63
 Rison
 AR - 71665</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1905000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15655,51 +15700,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kennethmoore@wynneschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-238-5020 x 0201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">wynneschools.org                        </d:t>
+      <d:t xml:space="preserve">wynneschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">800 East Jackson
 Wynne
 AR - 72396</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4502000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -15720,51 +15765,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">wes.henderson@ysk12.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-449-4061 x 4061</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">http://www.yellvillesummitschools.com   </d:t>
+      <d:t xml:space="preserve">www.yellvillesummitschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1124 N Panther Ave.
 Yellville
 AR - 72687</d:t>
     </d:r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -15858,52 +15903,52 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="9"/>
     <col min="2" max="2" width="40" customWidth="1" style="6"/>
     <col min="3" max="3" width="15.5274963378906" customWidth="1" style="9"/>
     <col min="4" max="4" width="28.6315650939941" customWidth="1" style="3"/>
-    <col min="5" max="5" width="20.7446613311768" customWidth="1" style="3"/>
-    <col min="6" max="6" width="39.4462928771973" customWidth="1" style="3"/>
+    <col min="5" max="5" width="23.2530326843262" customWidth="1" style="3"/>
+    <col min="6" max="6" width="42.4020195007324" customWidth="1" style="3"/>
     <col min="7" max="7" width="40" customWidth="1" style="6"/>
     <col min="8" max="8" width="25" customWidth="1" style="3"/>
     <col min="9" max="9" width="25" customWidth="1" style="9"/>
     <col min="10" max="10" width="25" customWidth="1" style="9"/>
     <col min="11" max="11" width="9.140625" customWidth="1" style="9"/>
     <col min="12" max="12" width="9.140625" customWidth="1" style="2"/>
     <col min="13" max="13" width="9.140625" customWidth="1" style="2"/>
     <col min="14" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
@@ -19727,3884 +19772,3884 @@
       </c>
       <c r="I120" s="10" t="s">
         <v>861</v>
       </c>
       <c r="J120" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="10" t="s">
         <v>862</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>863</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>864</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="G121" s="8" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="I121" s="10" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="10" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="G122" s="8" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="I122" s="10" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="J122" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="10" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="G123" s="8" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="I123" s="10" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="10" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="G124" s="8" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="I124" s="10" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="10" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="G125" s="8" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="I125" s="10" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="G126" s="8" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="I126" s="10" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="10" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="G127" s="8" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="I127" s="10" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="10" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="G128" s="8" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="I128" s="10" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="J128" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="10" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="G129" s="8" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="I129" s="10" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="J129" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="G130" s="8" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="I130" s="10" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="J130" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="G131" s="8" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="I131" s="10" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="J131" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="10" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="G132" s="8" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="I132" s="10" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="10" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="G133" s="8" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="I133" s="10" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="10" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="G134" s="8" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="I134" s="10" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="J134" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="10" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="G135" s="8" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="I135" s="10" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="J135" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="10" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="G136" s="8" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="I136" s="10" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="10" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="G137" s="8" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="I137" s="10" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="G138" s="8" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="I138" s="10" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="G139" s="8" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="I139" s="10" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="10" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="G140" s="8" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="I140" s="10" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="J140" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="10" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="G141" s="8" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="I141" s="10" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="10" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="G142" s="8" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="I142" s="10" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="G143" s="8" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="I143" s="10" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="G144" s="8" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="I144" s="10" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="G145" s="8" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="I145" s="10" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="10" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="G146" s="8" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="I146" s="10" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="J146" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="10" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="G147" s="8" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="I147" s="10" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="10" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="G148" s="8" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="I148" s="10" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="10" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="G149" s="8" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="I149" s="10" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="10" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="G150" s="8" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="I150" s="10" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="10" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="G151" s="8" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="I151" s="10" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="10" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="G152" s="8" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="I152" s="10" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="10" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G153" s="8" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="I153" s="10" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="G154" s="8" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="I154" s="10" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="G155" s="8" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="I155" s="10" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="G156" s="8" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="I156" s="10" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="G157" s="8" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="I157" s="10" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="J157" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="G158" s="8" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="I158" s="10" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="J158" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="10" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="G159" s="8" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="I159" s="10" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="J159" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="10" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="G160" s="8" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="I160" s="10" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="J160" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="G161" s="8" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="I161" s="10" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="J161" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="10" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="G162" s="8" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="I162" s="10" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="10" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="G163" s="8" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I163" s="10" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="10" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="G164" s="8" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="I164" s="10" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="10" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="G165" s="8" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="I165" s="10" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="10" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="G166" s="8" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="I166" s="10" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="10" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="G167" s="8" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="I167" s="10" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="10" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C168" s="10" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G168" s="8" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="I168" s="10" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="J168" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="10" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="G169" s="8" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="I169" s="10" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="J169" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="10" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="G170" s="8" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="I170" s="10" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="J170" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="10" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C171" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="G171" s="8" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="I171" s="10" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="10" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="G172" s="8" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="I172" s="10" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="J172" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="10" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="G173" s="8" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="I173" s="10" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="10" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="G174" s="8" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="I174" s="10" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="10" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="G175" s="8" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="I175" s="10" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="J175" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="10" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="G176" s="8" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I176" s="10" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="10" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>446</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="G177" s="8" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="I177" s="10" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="10" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="G178" s="8" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="I178" s="10" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="10" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="G179" s="8" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="I179" s="10" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="10" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="G180" s="8" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="I180" s="10" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="10" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="G181" s="8" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="I181" s="10" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="J181" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="10" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="G182" s="8" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="I182" s="10" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="J182" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="10" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="C183" s="10" t="s">
         <v>446</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="G183" s="8" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="I183" s="10" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="J183" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="G184" s="8" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="I184" s="10" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="10" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="G185" s="8" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="I185" s="10" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="10" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="C186" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="G186" s="8" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="I186" s="10" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="J186" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="10" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C187" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="G187" s="8" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="I187" s="10" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="J187" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="10" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C188" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="G188" s="8" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="I188" s="10" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="J188" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="10" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="G189" s="8" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="I189" s="10" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="J189" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="10" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="C190" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="G190" s="8" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="I190" s="10" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="J190" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="10" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="C191" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="G191" s="8" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="I191" s="10" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="J191" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="10" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="C192" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="G192" s="8" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="I192" s="10" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="J192" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="10" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="C193" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="G193" s="8" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="I193" s="10" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="10" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C194" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="G194" s="8" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="I194" s="10" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="J194" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="10" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C195" s="10" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="G195" s="8" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="I195" s="10" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="10" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="G196" s="8" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="I196" s="10" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="J196" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="10" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>864</v>
+        <v>1399</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>864</v>
+        <v>1400</v>
       </c>
       <c r="G197" s="8" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="I197" s="10" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="J197" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="10" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>849</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="G198" s="8" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="I198" s="10" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="J198" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="10" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="C199" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="G199" s="8" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="I199" s="10" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="J199" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="10" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="C200" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="G200" s="8" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="I200" s="10" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="J200" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="10" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="C201" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="G201" s="8" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="I201" s="10" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="10" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="G202" s="8" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="I202" s="10" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="J202" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="10" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="G203" s="8" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="I203" s="10" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="10" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="G204" s="8" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="I204" s="10" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="10" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="G205" s="8" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="I205" s="10" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="10" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="G206" s="8" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="I206" s="10" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="J206" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="10" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="G207" s="8" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="I207" s="10" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="G208" s="8" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="I208" s="10" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="C209" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="G209" s="8" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="I209" s="10" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="J209" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="10" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="G210" s="8" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="I210" s="10" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="10" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="G211" s="8" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="I211" s="10" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="J211" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="10" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="G212" s="8" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="I212" s="10" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="10" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="C213" s="10" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="G213" s="8" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="I213" s="10" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="G214" s="8" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="I214" s="10" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="10" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="G215" s="8" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="I215" s="10" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="10" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="I216" s="10" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="J216" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="10" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="G217" s="8" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="I217" s="10" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="J217" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="10" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>864</v>
+        <v>1425</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>864</v>
+        <v>1545</v>
       </c>
       <c r="G218" s="8" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="I218" s="10" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="10" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="I219" s="10" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="10" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="I220" s="10" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="10" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="I221" s="10" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="10" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="I222" s="10" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="J222" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="10" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="I223" s="10" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="J223" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="10" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>849</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="I224" s="10" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="10" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="C225" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="I225" s="10" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="J225" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="10" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="B226" s="8" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="C226" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="I226" s="10" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="J226" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="10" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="C227" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="I227" s="10" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="J227" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="10" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="C228" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="I228" s="10" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="J228" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="10" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="I229" s="10" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="10" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="I230" s="10" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="J230" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="10" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="I231" s="10" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="10" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="I232" s="10" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="10" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="G233" s="8" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="I233" s="10" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="10" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="G234" s="8" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="I234" s="10" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="C235" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="G235" s="8" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="I235" s="10" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="G236" s="8" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="I236" s="10" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="10" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="B237" s="8" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="G237" s="8" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="I237" s="10" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="J237" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="10" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="B238" s="8" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="C238" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="G238" s="8" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="I238" s="10" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="J238" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B239" s="8" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="G239" s="8" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="I239" s="10" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="J239" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B240" s="8" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="G240" s="8" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="I240" s="10" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="J240" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="B241" s="8" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="G241" s="8" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="I241" s="10" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="J241" s="10" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>