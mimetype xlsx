--- v7 (2026-09-17)
+++ v8 (2026-11-07)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Lea Locator - District" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1706" uniqueCount="1706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1713" uniqueCount="1713">
   <si>
     <t>LEA</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t># of Schools</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Superintendent</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -1505,60 +1505,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4702000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BLYTHEVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Vanessa Hopkins</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">vhopkins@blythevilleschools.net</d:t>
+      <d:t xml:space="preserve">Charles Heaton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">cheaton@blythevilleschools.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-762-2053 x 2053</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">blythevilleschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -4762,51 +4762,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Judy Hubbell</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">judy.hubbell@englandlions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-842-2996</d:t>
+      <d:t xml:space="preserve">501-842-2996 x 2996</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.englandlions.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501 Pine Bluff Highway
 England
 AR - 72046</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -7983,51 +7983,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Bryan Law</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">bryan.law@kingston.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve"/>
+      <d:t xml:space="preserve">479-665-2835</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">kingston.k12.ar.us</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">220 Madison 2620
 Kingston
 AR - 72742</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5503000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8438,51 +8447,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">tammy.brewer@lavacaschools.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">479-377-1230</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">LAVACAPUBLICSCHOOLS.K12.AR.US</d:t>
+      <d:t xml:space="preserve">https://www.lavacaschools.com/</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">203 Fir St
 Lavaca
 AR - 72941</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3810000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -8819,51 +8828,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LONOKE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Bruce Guthrie</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">dr.bruce.guthrie@lonokeschools.org</d:t>
+      <d:t xml:space="preserve">bruce.guthrie@lonokeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-676-2042 x 501</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">lonokeschools.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -10370,60 +10379,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">2607000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MOUNTAIN PINE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Jane Reed</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">jane.knowles-reed@mpsdrd.com</d:t>
+      <d:t xml:space="preserve">Dana Janush</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">dana.janush@mpsdrd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-767-1540 x 42108</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">www.mpsdrd.com</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -12950,50 +12959,68 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Delena Thompson</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">delena.thompson@ruralspecial.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">870-363-4365 x 00000</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">https://www.ruralspecial.net</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">13258 Hwy 263
 Fox
 AR - 72051</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5805000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RUSSELLVILLE SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -13759,60 +13786,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7105000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">SOUTH SIDE SCHOOL DISTRICT (Van Buren)</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Mary Lankford</d:t>
-[...8 lines deleted...]
-      <d:t xml:space="preserve">suzanne.lankford@southsidebb.org</d:t>
+      <d:t xml:space="preserve">Jimmy Loyd</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">jloyd@southsidebb.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-654-2633 x  705</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">southsidebb.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -14297,50 +14324,68 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">TIMBO SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">vmccleary@timbotigers.net</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">870-746-4303</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">timbotigers.net</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">23747 Hwy 263 North
 Timbo
 AR - 72680</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">5605000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">TRUMANN SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -14474,50 +14519,68 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mary Lowrey</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">mary.lowrey@umpirewildcats.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">870-583-2141</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">umpirewildcats.org</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">142 School Street
 Umpire
 AR - 71971</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0505000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">VALLEY SPRINGS SCHOOL DISTRICT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -14781,51 +14844,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Kyle Mccarn</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">kyle.mccarn@violalonghorns.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">870-458-4001</d:t>
+      <d:t xml:space="preserve">870-458-2323</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">violalonghorns.org</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">315 Longhorn Dr
 Viola
 AR - 72583</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -19778,3878 +19841,3878 @@
       </c>
     </row>
     <row r="121">
       <c r="A121" s="10" t="s">
         <v>862</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>863</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>864</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>865</v>
       </c>
       <c r="G121" s="8" t="s">
         <v>866</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="I121" s="10" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="G122" s="8" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="I122" s="10" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="J122" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="10" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="G123" s="8" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I123" s="10" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="10" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G124" s="8" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="I124" s="10" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="G125" s="8" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="I125" s="10" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="10" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="G126" s="8" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="I126" s="10" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="10" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="G127" s="8" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="I127" s="10" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="10" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="G128" s="8" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="I128" s="10" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="J128" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="10" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="G129" s="8" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="I129" s="10" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="J129" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="10" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="G130" s="8" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="I130" s="10" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="J130" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="10" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="G131" s="8" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="I131" s="10" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="J131" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="10" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="G132" s="8" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="I132" s="10" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="10" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="G133" s="8" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I133" s="10" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="10" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G134" s="8" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="I134" s="10" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="J134" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="10" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="G135" s="8" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="I135" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="J135" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="10" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="G136" s="8" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="I136" s="10" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="10" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="G137" s="8" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="I137" s="10" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="10" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="G138" s="8" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="I138" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="10" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="G139" s="8" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="I139" s="10" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="10" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="G140" s="8" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="I140" s="10" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="J140" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="10" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G141" s="8" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I141" s="10" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="10" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="G142" s="8" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="I142" s="10" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="10" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="G143" s="8" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="I143" s="10" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="10" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="G144" s="8" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="I144" s="10" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="10" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G145" s="8" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="I145" s="10" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="10" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G146" s="8" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I146" s="10" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="J146" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="10" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="G147" s="8" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="I147" s="10" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="10" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="G148" s="8" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="I148" s="10" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="G149" s="8" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I149" s="10" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="10" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="G150" s="8" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="I150" s="10" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="10" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="G151" s="8" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="I151" s="10" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="10" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="G152" s="8" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="I152" s="10" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="10" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="G153" s="8" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="I153" s="10" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="10" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="G154" s="8" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I154" s="10" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="10" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="G155" s="8" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I155" s="10" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="10" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="G156" s="8" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="I156" s="10" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="10" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="G157" s="8" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="I157" s="10" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="J157" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="10" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="G158" s="8" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="I158" s="10" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="J158" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="10" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="G159" s="8" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="I159" s="10" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="J159" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="10" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="G160" s="8" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="I160" s="10" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="J160" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="10" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="G161" s="8" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="I161" s="10" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="J161" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="10" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="G162" s="8" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="I162" s="10" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="10" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="G163" s="8" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="I163" s="10" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="10" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="G164" s="8" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="I164" s="10" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="10" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="G165" s="8" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="I165" s="10" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="10" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="G166" s="8" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="I166" s="10" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="10" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="G167" s="8" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="I167" s="10" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="10" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C168" s="10" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G168" s="8" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="I168" s="10" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="J168" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="10" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="G169" s="8" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="I169" s="10" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="J169" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="10" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="G170" s="8" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="I170" s="10" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="J170" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="10" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C171" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="G171" s="8" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="I171" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="10" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G172" s="8" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="I172" s="10" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="J172" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="10" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="G173" s="8" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="I173" s="10" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="10" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G174" s="8" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="I174" s="10" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="10" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="G175" s="8" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="I175" s="10" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="J175" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="10" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="G176" s="8" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="I176" s="10" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="10" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>446</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="G177" s="8" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="I177" s="10" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="10" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="G178" s="8" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="I178" s="10" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="10" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="G179" s="8" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="I179" s="10" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="10" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="G180" s="8" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="I180" s="10" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="10" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G181" s="8" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I181" s="10" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="J181" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="10" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="G182" s="8" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="I182" s="10" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="J182" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="10" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C183" s="10" t="s">
         <v>446</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="G183" s="8" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="I183" s="10" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="J183" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="10" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="G184" s="8" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="I184" s="10" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="10" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="G185" s="8" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="I185" s="10" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="10" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C186" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="G186" s="8" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I186" s="10" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="J186" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="10" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C187" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="G187" s="8" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="I187" s="10" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J187" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="10" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C188" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="G188" s="8" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="I188" s="10" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="J188" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="10" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="G189" s="8" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="I189" s="10" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="J189" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="10" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C190" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="G190" s="8" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="I190" s="10" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="J190" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="10" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C191" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="G191" s="8" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="I191" s="10" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="J191" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="10" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C192" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="G192" s="8" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="I192" s="10" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="J192" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="10" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C193" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="G193" s="8" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="I193" s="10" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="10" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C194" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="G194" s="8" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="I194" s="10" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="J194" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="10" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C195" s="10" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="G195" s="8" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="I195" s="10" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="10" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="G196" s="8" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="I196" s="10" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="J196" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="10" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="G197" s="8" t="s">
-        <v>866</v>
+        <v>1402</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>866</v>
+        <v>1403</v>
       </c>
       <c r="I197" s="10" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="J197" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="10" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>849</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="G198" s="8" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="I198" s="10" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="J198" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="10" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="C199" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="G199" s="8" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="I199" s="10" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="J199" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="10" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="C200" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="G200" s="8" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="I200" s="10" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="J200" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="10" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="C201" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="G201" s="8" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="I201" s="10" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="10" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="G202" s="8" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="I202" s="10" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="J202" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="10" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="G203" s="8" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="I203" s="10" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="10" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="G204" s="8" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="I204" s="10" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="10" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="G205" s="8" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="I205" s="10" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="10" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="G206" s="8" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="I206" s="10" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="J206" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="10" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="B207" s="8" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="G207" s="8" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="I207" s="10" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="10" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="B208" s="8" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="G208" s="8" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="I208" s="10" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="10" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="B209" s="8" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="C209" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="G209" s="8" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="I209" s="10" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="J209" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="10" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="B210" s="8" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="G210" s="8" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="I210" s="10" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="10" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="B211" s="8" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="G211" s="8" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="I211" s="10" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="J211" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="10" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="B212" s="8" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="G212" s="8" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="I212" s="10" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="10" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="B213" s="8" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="C213" s="10" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="G213" s="8" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="I213" s="10" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="10" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="B214" s="8" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="G214" s="8" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="I214" s="10" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="10" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="B215" s="8" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="G215" s="8" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="I215" s="10" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="10" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B216" s="8" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="I216" s="10" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="J216" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="10" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="B217" s="8" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>827</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="G217" s="8" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="I217" s="10" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="J217" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="10" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B218" s="8" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="G218" s="8" t="s">
-        <v>866</v>
+        <v>1549</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>866</v>
+        <v>1550</v>
       </c>
       <c r="I218" s="10" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="10" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="B219" s="8" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="I219" s="10" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="10" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="B220" s="8" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="I220" s="10" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="10" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="B221" s="8" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>417</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>866</v>
+        <v>1570</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>866</v>
+        <v>1571</v>
       </c>
       <c r="I221" s="10" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="10" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="B222" s="8" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="I222" s="10" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="J222" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="10" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="B223" s="8" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="I223" s="10" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="J223" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="10" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="B224" s="8" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>849</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="I224" s="10" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="10" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="B225" s="8" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="C225" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="I225" s="10" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="J225" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="10" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="B226" s="8" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="C226" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="I226" s="10" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="J226" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="10" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="B227" s="8" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="C227" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="I227" s="10" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="J227" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="10" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="B228" s="8" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="C228" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="I228" s="10" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="J228" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="10" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="B229" s="8" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="I229" s="10" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="10" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="B230" s="8" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
       <c r="I230" s="10" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="J230" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="10" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="B231" s="8" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>124</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="I231" s="10" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="10" t="s">
-        <v>1636</v>
+        <v>1643</v>
       </c>
       <c r="B232" s="8" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="I232" s="10" t="s">
-        <v>1642</v>
+        <v>1649</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="10" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="B233" s="8" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="G233" s="8" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="I233" s="10" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="10" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="B234" s="8" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1652</v>
+        <v>1659</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="G234" s="8" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="I234" s="10" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="10" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
       <c r="B235" s="8" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="C235" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>1660</v>
+        <v>1667</v>
       </c>
       <c r="G235" s="8" t="s">
-        <v>1661</v>
+        <v>1668</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1662</v>
+        <v>1669</v>
       </c>
       <c r="I235" s="10" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="10" t="s">
-        <v>1664</v>
+        <v>1671</v>
       </c>
       <c r="B236" s="8" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="G236" s="8" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="I236" s="10" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="10" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="B237" s="8" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="C237" s="10" t="s">
         <v>196</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="G237" s="8" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="I237" s="10" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="J237" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="10" t="s">
-        <v>1678</v>
+        <v>1685</v>
       </c>
       <c r="B238" s="8" t="s">
-        <v>1679</v>
+        <v>1686</v>
       </c>
       <c r="C238" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
       <c r="G238" s="8" t="s">
-        <v>1682</v>
+        <v>1689</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="I238" s="10" t="s">
-        <v>1684</v>
+        <v>1691</v>
       </c>
       <c r="J238" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="10" t="s">
-        <v>1685</v>
+        <v>1692</v>
       </c>
       <c r="B239" s="8" t="s">
-        <v>1686</v>
+        <v>1693</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>1687</v>
+        <v>1694</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>1688</v>
+        <v>1695</v>
       </c>
       <c r="G239" s="8" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
       <c r="I239" s="10" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="J239" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="10" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="B240" s="8" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="G240" s="8" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="I240" s="10" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="J240" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="10" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="B241" s="8" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="G241" s="8" t="s">
-        <v>1703</v>
+        <v>1710</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="I241" s="10" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="J241" s="10" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>