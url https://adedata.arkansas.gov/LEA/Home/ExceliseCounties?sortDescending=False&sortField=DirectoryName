--- v0 (2025-11-07)
+++ v1 (2026-08-23)
@@ -119,80 +119,80 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">04</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BENTON</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Districts: 12 
-Schools: 79</d:t>
+      <d:t xml:space="preserve">Districts: 13 
+Schools: 78</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">05</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BOONE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Districts: 6 
-Schools: 17</d:t>
+      <d:t xml:space="preserve">Districts: 7 
+Schools: 18</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">06</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">BRADLEY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -249,78 +249,78 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">09</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CHICOT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">10</d:t>
-[...16 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Districts: 2 
 Schools: 5</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">10</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">CLARK</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">11</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CLAY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 3 
 Schools: 7</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -407,70 +407,80 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">15</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CONWAY</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Districts: 3 
+Schools: 9</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">16</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CRAIGHEAD</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 8 
-Schools: 38</d:t>
+Schools: 39</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">17</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">CRAWFORD</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -582,51 +592,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">23</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FAULKNER</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 6 
-Schools: 36</d:t>
+Schools: 35</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">24</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">FRANKLIN</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -694,51 +704,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">27</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">GRANT</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 2 
-Schools: 9</d:t>
+Schools: 10</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">28</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">GREENE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -749,106 +759,106 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">29</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HEMPSTEAD</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Districts: 3 
-[...8 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">30</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HOT SPRING</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 5 
 Schools: 13</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">31</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">HOWARD</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Districts: 4 
+Schools: 9</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">32</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">INDEPENDENCE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 4 
 Schools: 13</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -943,50 +953,60 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">37</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LAFAYETTE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Districts: 1 
+Schools: 1</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="10"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">38</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">LAWRENCE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 5 
 Schools: 9</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -1099,60 +1119,50 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">44</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MADISON</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Districts: 1 
-[...8 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">45</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">MARION</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">46</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
@@ -1418,51 +1428,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">60</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">PULASKI</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 18 
-Schools: 132</d:t>
+Schools: 133</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">61</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">RANDOLPH</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1528,51 +1538,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">66</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">SEBASTIAN</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 7 
-Schools: 39</d:t>
+Schools: 37</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">67</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">SEVIER</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1601,60 +1611,50 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ST FRANCIS</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">69</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">STONE</d:t>
-    </d:r>
-[...8 lines deleted...]
-Schools: 7</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">70</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">UNION</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1684,51 +1684,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">72</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">WASHINGTON</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Districts: 9 
-Schools: 74</d:t>
+Schools: 71</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">73</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">WHITE</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
@@ -1984,62 +1984,62 @@
         <v>21</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14">
@@ -2050,645 +2050,645 @@
         <v>37</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>119</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>175</v>
+        <v>32</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="9" t="s">
         <v>176</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="9" t="s">
         <v>179</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73">
@@ -2710,32 +2710,32 @@
         <v>185</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="9" t="s">
         <v>187</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="9" t="s">
         <v>189</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>