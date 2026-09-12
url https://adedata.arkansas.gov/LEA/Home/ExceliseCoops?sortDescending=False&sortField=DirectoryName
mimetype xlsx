--- v1 (2026-07-27)
+++ v2 (2026-09-12)
@@ -189,51 +189,51 @@
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">711 Clinton
 Arkadelphia
 AR - 71923</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">6720000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">DEQUEEN MENA EDUCATION SERVICE COOPERATIVE 
-Districts: 12</d:t>
+Districts: 13</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Benny Weston</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 110
 Gillham
 AR - 71841-110</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -306,51 +306,51 @@
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3010 E. Hwy. 22
 Branch
 AR - 72928</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3320000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">NORTHCENTRAL ARKANSAS EDUCATION SERVICE COOPERATIVE 
-Districts: 16</d:t>
+Districts: 18</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mark Gipson</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P.O. Box 739
 Melbourne
 AR - 72556-739</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
@@ -384,90 +384,90 @@
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">211 West Hickory
 Walnut Ridge
 AR - 72476-2648</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">7221000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">NORTHWEST ARKANSAS EDUCATION SERVICE COOPERATIVE 
-Districts: 22</d:t>
+Districts: 23</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Jody Wiggins</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">4 N Double Springs Rd
 Farmington
 AR - 72730</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">0520000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">OZARKS UNLIMITED RESOURCES EDUCATION SERVICE COOPERATIVE 
-Districts: 16</d:t>
+Districts: 18</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Jeffrey Cantrell</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">P O Box 610
 Harrison
 AR - 72601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>