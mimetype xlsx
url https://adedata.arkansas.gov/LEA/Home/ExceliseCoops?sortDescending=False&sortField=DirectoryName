--- v0 (2025-12-19)
+++ v1 (2026-07-27)
@@ -72,51 +72,51 @@
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">101 Bulldog Dr
 Plumerville
 AR - 72127</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">3520000</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">ARKANSAS RIVER EDUCATION SERVICE COOPERATIVE 
-Districts: 8</d:t>
+Districts: 9</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Carla Swan</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="10"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">912 W. Sixth Ave.
 Pine Bluff
 AR - 71601</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>