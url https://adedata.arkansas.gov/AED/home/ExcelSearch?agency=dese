--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -4,57 +4,57 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="AED" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2557" uniqueCount="2557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2509" uniqueCount="2509">
   <si>
     <t>ADE Employee Directory</t>
   </si>
   <si>
-    <t>4/1/2026
-12:51:23 PM</t>
+    <t>5/17/2026
+5:50:28 AM</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Address</t>
   </si>
@@ -282,108 +282,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">State Literacy Coaches</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Four Capitol Mall
  Rm. 205-B
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Adrian Garcia</d:t>
-[...56 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Adrienne Bridges</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Education Program Coordinator</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Adrienne.Bridges@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -502,54 +444,54 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Facilities and Transportation</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Facilities</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 301
  Little Rock
  Arkansas
- 72201
-</d:t>
+ 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Alan Lytle</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Education Professional I</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -938,50 +880,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Statewide Literacy Specialist</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Alexandria.Boyd@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Curriculum and Instruction</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Three Capitol Mall
  Rm. 303-D
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Alexus Phillips</d:t>
     </d:r>
   </si>
@@ -1450,51 +1401,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-5805</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Part C - First Connections</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
- Rm. B38-A
+ Rm. 317-D10
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amanda McKee</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amanda.McKee@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1609,68 +1560,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-352-8653</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">133 North Main Street
  Beebe
  Arkansas
  72012
 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Amber Bass</d:t>
-[...16 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Amber Graham</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Education Program Manager</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amber.Graham@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -1758,51 +1691,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-5764</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Disciplinary Literacy</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Three Capitol Mall
- Rm. 304--D
+ Rm. 304-D
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amillia Oswalt</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Project Coordinator</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1931,51 +1864,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy.Erstine@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy Goddard</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brain Injury Consultant</d:t>
+      <d:t xml:space="preserve">Educational Support and Related Services Specialists Coordinator</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy.Goddard@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-319-7333</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -2034,82 +1967,69 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-263-6667</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy Marek</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Advanced Learning Specialist</d:t>
+      <d:t xml:space="preserve">Accelerated Learning Specialist</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy.Marek@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-4988</d:t>
-    </d:r>
-[...11 lines deleted...]
- 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy Ringgold</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Regional Occupational Therapy Specialist</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -2226,50 +2146,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Amy.Woody@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-4465</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 303
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Andrea Elias</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Andrea.Elias@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. G28-M
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
@@ -2285,51 +2218,51 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Andress.Scott@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-537-5703</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Three Capitol Mall
- Rm. 311D
+ Rm. 311-D
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Andrew G. Scott</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Fiscal Support Specialist</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -2654,50 +2587,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Angelica.Flannigan@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-8857</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 322-A Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Angelique Gray</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Literacy Specialist - Ozark</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Angelique.Gray@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -3056,50 +3002,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-1524</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Office of the Chief Information Officer</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-27
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Aron Wooten</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Maintanence Manager</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Aron.Wooten@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -3484,50 +3443,59 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Ashley.Morris@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-2177</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Human Resources</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Four Capitol Mall
  Rm. 105-A
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Auntisa Acklin</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Auntisa.Acklin@ade.arkansas.gov</d:t>
     </d:r>
   </si>
@@ -3658,82 +3626,55 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-3729</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Fiscal Services</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Two Capitol Mall
- Rm. 247-B
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 404.7-A
  Little Rock
  Arkansas
  72201</d:t>
-    </d:r>
-[...25 lines deleted...]
-      <d:t xml:space="preserve">Becky.Hughes@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Becky McIver</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">State Systemic Improvement Plan Coordinator</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -4302,130 +4243,148 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-375-6487</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Special Education/Arkansas State Transition Services</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Boris Cruz</d:t>
-[...38 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Charles Brad Williams</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Brad.Williams@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-3124</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Four Capitol Mall
  Rm. 205-C
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Bradley Goodnight</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Investigator III</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bradley.Goodnight@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3292</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Professional Licensure Standards Board</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 207-C Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Brandey Burnett</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">brandey.burnett@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-324-9663</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -4472,13332 +4431,13551 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Brandon.Brown@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-454-8580</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brandon L. Hughes</d:t>
-[...35 lines deleted...]
-      <d:t xml:space="preserve">Health and Nutrition Unit</d:t>
+      <d:t xml:space="preserve">3401 One Place
+ Jonesboro
+ Arkansas
+ 72404
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon Satterwhite</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">User Support Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon.Satterwhite@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6483</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-17A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon Waddell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">SOAR Grant PR Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon.Waddell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0401</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon Wagner</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandon.Wagner@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-7913</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandy Brewer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandy.Brewer@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-320-8910</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 140
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandy Faught</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">brandy.faught@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4288</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandy Ishmon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brandy.Ishmon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-320-8930</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 118
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Breanna Harris</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Breanna.Harris@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-478-5265</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brenda Suarez</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Early Childhood Program Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brenda.Suarez@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-3919</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 130
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brenda Watson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brenda.Watson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4291</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dispute Resolution</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brent Miller</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">OCSS State Leadership Development Coach</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brent.Miller@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-378-0645</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Office of Coordinated Support Services</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1022 Scogin Drive
+ Monticello
+ Arkansas
+ 71655
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bria Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bria.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brianne Franks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brianne.Franks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0960</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302.4-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bridgette W. Bell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bridgette.Bell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bridgetti Mitchell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bridgetti.Mitchell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-396-6119</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-Y
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brinda Burr</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brinda.Burr@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-320-8984</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 141
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Britney Nalley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">State Math Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Britney.Nalley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6584</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Math</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Britt Hall</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Britt.Hall@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3439</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany Garcia</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Legal Extern</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany.Garcia@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4227</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany Hopper</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany.Hopper@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-636-0937</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">401 College Blvd
+ West Memphis
+ Arkansas
+ 72301
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany McIntosh</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittany.McIntosh@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittney Mitchell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brittney.Mitchell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-319-2113</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">900 SE 13th Court
+ Bentonville
+ Arkansas
+ 72712
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brooke McCain</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Brooke.McCain@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-8051</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G20
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cade Robinson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">HR Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cade.Robinson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1828</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Caitlyn Fite</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Caitlyn.Fite@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1362</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 422-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Caitlynn Cochran</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Attorney I</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Caitlynn.Cochran@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5838</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302.3-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Capri Salaam</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Capri.Salaam@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-6285</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Education Renewal Zone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 105.2-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carla Glenn</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Licensing Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carla.Glenn@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-4358</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D9
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carmen Jordan</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carmen.Jordan@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4887</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G19
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carolina Talmon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carolina.Talmon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1153</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-J2
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carolyn Gunn</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carolyn.Gunn@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5237</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 402.2-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carrie Donnell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carrie.Donnell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carrie West</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Carrie.West@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Bearden Elementary School
+ 100 Oak Avenue
+ Bearden
+ Arkansas
+ 71720</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Casey Wade</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Casey.Wade@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cassandra Barnett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cassandra.Barnett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6576</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Student Support Services</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 402-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Catrina Dye</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Catrina.Dye@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-208-8856</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">616 Garrison Ave
+ Fort Smith
+ Arkansas
+ 72901
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chanda Young-Olive</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chanda.Young-Olive@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1325</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D4
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chante'le' Williams</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chante'le'.Williams@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1699</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">District Support</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Charity Avery</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Related Service Co Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Charity.Avery@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Charlett Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Charlett.Jones@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-3511</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 110-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chassidy Colbert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chassidy.Colbert@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4809</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G18-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chauncey Williams-Wesley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chauncey.Williams-wesley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5313</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsea Canion</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsea.Canion@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-267-7450</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">4 N Double Springs Road
+ Farmington
+ Arkansas
+ 72730
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsee Rogers</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsee.Rogers@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-387-7861</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">4201 N Shiloh Dr
+ STE 110
+ Fayetteville
+ Arkansas
+ 72703</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsey Moore</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chelsey.Moore@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5047</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheria McDonald</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Registered Nurse</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheria.McDonald@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3586</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1001 South Main
+ Mountain Home
+ Arkansas
+ 72653
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheryl Houston</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheryl.Houston@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4261</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 308
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheryl Powell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cheryl.Powell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5144</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-I
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chris Abbott</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Data Analyst</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">chris.abbott@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-553-7864</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Room B-21
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chris Barnes</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chris.Barnes@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4478</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chris Berry</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chris.Berry@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1077</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">IT Infrastructure</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-48
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chrissy Billingsley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chrissy.Billingsley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4256</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christelle Haddox</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christelle.Haddox@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-730-2964</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">912 West 6th Avenue
+ Pine Bluff
+ Arkansas
+  71601
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christi Dixon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ESVI Director</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christi.Dixon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Special Education/ESVI</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christi Parrish</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Monitoring Support Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christi.Parrish@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-2130</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-U
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christina Arnold</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christina.Arnold@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-266-1323</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eureka Springs School District
+ 156 Greenwood Hollow Road
+ Eureka Springs
+ Arkansas
+ 72632</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christina Cuneo</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christina.Cuneo@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4582</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christopher Abshire</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christopher.Abshire@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3475</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christopher Fleming</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maintenance Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Christopher.Fleming@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-529-6929</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ciara Gulley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ciara.Gulley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5760</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cindy Bunch</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Science Program Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cindy.Bunch@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-324-9684</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Science</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 402.1-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Clara Toney</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Clara.Toney@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3127</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 102-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Clemetta Hood</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">HR Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Clemetta.Hood@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4209</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Employee Induction</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 107-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cole Crider</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grants Analyst</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cole.Crider@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-6322</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713E
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cordelia Underwood</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Quality Assurance Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cordelia.Underwood@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-324-9502</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-710
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Corissa Baker</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Corissa.Baker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-411
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney Brown</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney.Brown@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-648-9265</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">912 W 6th Ave.
+ Pine Bluff
+ Arkansas
+ 71601
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney Erick</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney.Erick@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-11
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney Salas-Ford</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chief Of Staff II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney.Salas-Ford@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Office of Secretary</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 301-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney Thomas</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Courtney.Thomas@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6508</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal Lewis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal.Lewis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3743</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D6
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal Mitchell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal.Mitchell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5660</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal White</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crystal.White@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-231-8320</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">211 W Hickory
+ Walnut Ridge
+ Arkansas
+ 72476
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">CW Gardenhire</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">CW.Gardenhire@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-5660</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Alternative Education</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ASU Beebe
+ P.O. Box 1000
+ England Center Rm.106
+ Beebe
+ Arkansas</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cynthia Brannon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Cynthia.Brannon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5230</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dallas Henderson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dallas.Henderson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-381-1809</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">500 West Walnut Drive
+ Rogers
+ Arkansas
+ 72756
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Damaris Tomlison</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Damaris.Tomlison@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-529-3200</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Migrant Education</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Guy Fenter Education Service Cooperative 3010 E. Highway 22
+ Branch
+ Arkansas
+ 72928
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Damiccah Robertson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Damiccah.Robertson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dana Bennett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">MITS Assistant Director</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dana.Bennett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3604</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">292 E Priddy St 
+ Magazine
+ Arkansas
+ 72943
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Daniel Collier</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Technology Outreach Supervisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Daniel.Collier@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0788</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deputy Commissioner</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302.1-A Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Daniel Shults</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chief Legal Counsel I</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Daniel.Shults@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4202</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302.6-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle Henderson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle.Henderson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-603M
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle Jackson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle.Jackson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0225</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 406-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle.Jones@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6553</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-J
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle Shepherd</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danielle.Shepherd@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1409</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-R
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danita Pitts</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Administrator for Early Childhood Special Education Birth to 5</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Danita.Pitts@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4289</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ 326
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darlene Kirkpatrick</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darlene.Kirkpatrick@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1524</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrell Farmer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrell.Farmer@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6094</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 405-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrell Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrell.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4397</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G32
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrick Williams</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Darrick.Williams@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3122</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David Allison</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Accountant II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David.Allison@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4494</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David Hicks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David.Hicks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-366-1464</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">5205 West Kingshighway
+ Paragould
+ Arkansas
+  72450
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David Terrell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David.Terrell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-3896</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David White</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">David.White@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-617-8994</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">140 North Border Terrace
+ Hot Springs
+ Arkansas
+ 71901
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debbie Featherston</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debbie.Featherston@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-965-2191</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">3010 E. Hwy 22
+ Suite A
+ Branch
+ Arkansas
+ 72928</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debbie Young</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debbie.Young@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4946</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-J
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deborah Grimmett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deborah.Grimmett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4326</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deborah Peyton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deborah.Peyton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-416-9422</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-603J
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debra Mantione</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Debra.Mantione@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-676-8032</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">114 N. Main St.
+ Beebe
+ Arkansas
+ 72012
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deiona McKnight</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deiona.McKnight@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5704</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall - Room 204A
+ Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Delois Calhoun</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Delois.Calhoun@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-320-8931</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Denise Twisdale</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Denise.Twisdale@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-414-2548</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Transportation</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dennis Butler</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">JAG Data and Training Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dennis.Butler@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-9518</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jobs for Arkansas Graduates</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jobs for Arkansas Graudates</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Denny Griffin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Denny.Griffin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-5475</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Room B-17A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Derrick Hunter</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Trainer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Derrick.Hunter@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Desiree Palculict</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Desiree.Palculict@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1572</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 306
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Diedra Hurt</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Diedra.Hurt@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-8014</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 202-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dominic Buffington</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dominic.Buffington@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1415</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-18
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dominique Maltbia</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Auditor II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dominique.Maltbia@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-9218</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Donna Ratliff</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grants Manager</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Donna.Ratliff@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-03
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Donnie Lee</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Technology Outreach Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Donnie.Lee@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-302-3073 ext. 108</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Communications</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">5823 Resource Drive
+ Harrison
+ Arkansas
+ 72601
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dustin Keeler</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dustin.Keeler@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-516-9983</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1612 East Emma
+ Springdale
+ Arkansas
+ 72764
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Earnest Franklin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Earnest.Franklin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6420</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-511
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Echo Dickson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">IT Project Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Echo.Dickson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3887</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-J
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Edmond Barnes</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Edmond.Barnes@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-2069</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 422-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elijah Day</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elijah.Day@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5234</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 403-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elizabeth Blane</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elizabeth.Blane@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4389</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-Q
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elizabeth Kindall</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Arkansas AWARE State Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Elizabeth.Kindall@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-302-3094</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">P.O. Box 610
+ Valley Springs
+ Arkansas
+ 72682
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Emily Hartman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Emily.Hartman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1193</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 302
+  Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Enrique Carbone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Special Projects Intern</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Enrique.Carbone@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-605-3722</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 303-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Erbey Gomez</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">NWAR MITS Regional Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Erbey.Gomez@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-308-6094</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">4 N. Double Springs Rd. Farmington
+ Arkansas
+ 72730
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eric James</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eric.James@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5295</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eric Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maintenance Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eric.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4580</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Erica Moore</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Erica.Moore@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-498-8304</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">614 E. Emma Avenue
+ Springdale
+ Arkansas
+ 72764
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eunice Holder</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Eunice.Holder@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-O
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Evan Beavers</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">AEM Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Evan.Beavers@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Fabiola Amburgy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Fabiola.Amburgy@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4321</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Early Childhood - Special Education</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ B26-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Felecia Parker</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Felecia.Parker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-2886</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-F
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Freddie Scott</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Freddie.Scott@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-6286</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Family and Community Engagement</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-L
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Gayle Morris</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Public Information Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Gayle.Morris@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4217</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ginger West</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dyslexia Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ginger.West@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-548-7485</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 202.4-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grace Norton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grace.Norton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1811</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 422-E
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grant Duensing</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grant.Duensing@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1295</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 305
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grant Gillespie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grants Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grant.Gillespie@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1369</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Organizational Effectiveness</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-I
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Greg Rogers</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chief Fiscal Officer II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Greg.Rogers@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4475</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Fiscal and Administrative Services</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Greggari Tucker</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Chief Information Security Officer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Greggari.Tucker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0798</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-37
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Gunner Griffin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Gunner.Griffin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1944</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Haleigh Young</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Haleigh.Young@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4330</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hanna Holbert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hanna.Holbert@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-774-4889</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">4201 North Shiloh Drive
+ Fayetteville
+ Arkansas
+ 72703
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hanna Keeney</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hanna.Keeney@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-590-1807</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1000 East Siebenmorgan
+ Conway
+ Arkansas
+ 72023
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hannah Musto</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Statewide Literacy Coach</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hannah.Musto@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 304-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather Aubrey</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">School Bus Trainer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather.Aubrey@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-353-4853</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather Barrick</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather.Barrick@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1114</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Learning Services</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 204.1-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather O'Shields</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather.OShields@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5869</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Grants - Data Management</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather Preston</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather.Preston@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-612-0997</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Huntsville School District
+ 570 West Maint
+ Huntsville
+ Arkansas
+ 72740</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather Reynolds</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Heather.Reynolds@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-7380</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hilary Hembree</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hilary.Hembree@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hilary Tedford</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hilary.Tedford@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-350-3910</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">614 East Emma Avenue
+ Springdale
+ Arkansas
+ 72764
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Holly Morado</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Holly.Morado@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5665</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-I
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hope Worsham</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Hope.Worsham@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1298</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G21
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ikevya Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ikevya.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-4145</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Irene Gillespie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Irene.Gillespie@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-4863</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 106-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Isaac Cross</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Isaac.Cross@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0676</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Isrechea Bolden</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Isrechea.Bolden@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3129</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 212.1-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacinda Gray</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacinda.Gray@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-408
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jack Harrison</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jack.Harrison@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682--5238</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jack Mulhollan</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Applications Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jack.Mulhollan@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">IT Dev-Ops</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-28
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jackie Bailey</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Central AR Literacy Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jackie.Bailey@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4267</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 302
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacob Oliva</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Secretary Of Education</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacob.Oliva@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacob Pierce</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jacob.Pierce@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1038</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jadaci Henderson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jadaci.Henderson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">James Ponzini</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Quality Assurance Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">James.Ponzini@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1402</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-17
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jane Grafton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jane.Grafton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janet Clarke</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janet.Clarke@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-1302</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janet Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janet.Jones@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-590-0673</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">102 West Smith
+ Brookland
+ Arkansas
+ 724117
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janie Hill</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">janie.hill@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1371</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-X
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Janis Toombs</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">janis.toombs@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-236-8723</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">809 Goldsmith Rd.
+ Paragould
+ Arkansas
+ 72450
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jared Hogue</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jared.Hogue@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5303</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason G. Bailey</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">PLTW Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason.Bailey@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5717</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">STEM</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 303-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason Goza</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason.Goza@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-2192</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason Miller</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">OCSS Fiscal Support</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason.Miller@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5289</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 521
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason Weatherly</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Public Safety Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jason.Weatherly@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5732</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">School Safety</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 513-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jayne Green</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jayne.Green@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-2395</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanie Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanie.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4212</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-X
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanie Wilcoxon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Arkansas Teacher of the Year 2025</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanie.Wilcoxon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanne Raymond</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Investigator II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeanne.Raymond@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1349</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713K
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeannie Hartsell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeannie.Hartsell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff Adams</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Education Program Administrator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff.Adams@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3745</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff Cantwell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff.N.Cantwell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Information Systems</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff Combs</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Inspector I</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff.Combs@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-1106</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">6275 Heber Springs Road West
+ Quitman
+ Arkansas
+ 72131.
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff Killingsworth</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Coordinator of K12 Cyber Policy and Strategy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeff.Killingsworth@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0560</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 513-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeffrey Fetters</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeffrey.Fetters@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1967</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-K
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeffrey Nesmith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeffrey,Nesmith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0448</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Bibel</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Administrative Assistant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Bibel@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Douglas</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Douglas@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-658-4336</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">OEC Local Leads</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 132
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Gass</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Gass@ade.arkansas.gov </d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-680-5876</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Greiman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Greiman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-324-9664</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Lyons</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Lyons@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3764</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-P
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Murphy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - O.U.R. Region</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Murphy@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Watkins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">JENNIFER.WATKINS@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-910-8519</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1600 Browns Lane Access Road
+ Jonesboro
+ AR
+ 72401
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer Wedgeworth</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Wedgeworth@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3123</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 207-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer E. Wenger</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jennifer.Wenger@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5300</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeremy C. Hogue</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Transition Consultant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeremy.Hogue@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeremy Poole</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jeremy.A.Poole@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-350-3783</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">100 Redbug Boulevard
+ Fordyce
+ Arkansas
+ 71742
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jerri Clark</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jerri.Clark@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-2729</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jerry Keefer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">School Safety Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jerry.Keefer@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5266</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 519
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica Bowman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.Bowman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-882-5467</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">114 North Main Street
+ Beebe
+ Arkansas
+ 72012
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica Clay</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.Clay@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-9731</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-20
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica Coonce</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.Coonce@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica Lewis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Professional Development and Technical Assistant Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.Lewis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1049</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 372-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica McDaniel</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.McDaniel@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-910-8573</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1600 Browns Lane Access Road
+ Jonesboro
+ Arkansas
+ 72401
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica White</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.White@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica Wiley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jessica.Wiley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-265-9747</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1201 West Center Street
+ Beebe
+ Arkansas
+ 72012
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jill Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jill.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jimmy W. Blevins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jimmy.Blevins@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5752</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-G
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">JJ Walker</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">JJ.Walker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0910</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-L
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joan Luneau</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joan.Luneau@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-6618</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 217-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jodi Hood</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Regional Speech-Language Pathology Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jodi.Hood@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-260-6995</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joe C. Lee</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joe.Lee@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-515-9299</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John Bradley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John.Bradley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1461</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John Kaminar</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John.Kaminar@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5188</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-D/E
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John West</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">John.West@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-743-5001</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Johnetta Gipe</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Johnetta.Gipe@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0668</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jon Sturdivant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Jon.Sturdivant@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-9807</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">18 West College St.
+ Altus
+ Arkansas
+ 72821
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joseph Armstrong</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joseph.Armstrong@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-519-9948</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Josh O. Hart</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Josh.Hart@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4294</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joshua Burchfield</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Joshua.Burchfield@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-410-4191</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Harrison Public Schools
+ 110 South Cherry Street
+ Harrison
+ Arkansas
+ 72601</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Journey Townsend</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Journey.Townsend@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-400-0882</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">401 S. College Blvd.
+ West Memphis
+ Arkansas
+ 72301
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Juan Huerta</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Investigator I</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Juan.Huerta@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-215
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Juanita J. Releford</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Juanita.Releford@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4333</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Judi Free</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Procurement Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Judi.Free@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4479</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Julia Raney</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Julia.Raney@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Julie Amstutz</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">State Special Education Development Coach</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Julie.Amstutz@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-830-0087</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaelin Clay</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Press Secretary</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaelin.Clay@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-442-6977</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 305-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kalyn Bumbaugh</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kalyn.Bumbaugh@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3842</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-K
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kami Sharp</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kami.Sharp@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5409</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kashia Hansberry</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kashia.Hansberry@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-230-1127</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katherine Razer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katherine.Razer@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-396-6156</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-603K
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katherine Rodgers</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katherine.Rodgers@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-5006</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie Bucella</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie.Bucella@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie Burrow</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Coordinator of Data Integration &amp; Special Projects</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie.Burrow@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5192</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-AA
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie Chacon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie.Chacon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5722</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 402-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie Houchin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katie.Houchin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-612-8761</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katra Shelton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Katra.Shelton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-14
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla Bodi</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla.Bodi@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-644-4835</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">525 Hammond Drive
+ Hot Springs
+ Arkansas
+ 71913
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla Curlett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla.Curlett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3125</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla James</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla.James@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-7847</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713N
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla Peery</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla.Peery@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla Perry</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kayla.Perry@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-263-4301</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">401 South College Blvd
+ West Memphis
+ Arkansas
+ 72301
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaylan Erving</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaylan.Erving@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-587-5071</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">803 Hwy. 64-E
+ Wynne
+ Arkansas
+ 72396
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaylee Hollowell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kaylee.Hollowell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1313</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keeler Bryson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keeler.Bryson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-396-6449</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 119
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keena Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">NEAR MITS Regional Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keena.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-951-0114</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">211 W. Hickory St.
+ Walnut Ridge
+ Arkansas
+ 72476
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keia McClellan</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Keia.McClellan@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-321-2583 x194</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">115 Stover Lane
+ Hot Springs
+ Arkansas 71913
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelcie Sonnier</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Coordinator of Governmental Affairs</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelcie.Sonnier@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0087</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelli Hilburn</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelli.Hilburn@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-280-8515</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Omaha School District
+ 522 W. College Rd.
+ Omaha AR
+ 72662
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kellie Roberson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - Southeast</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kellie.Roberson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly A. Alexander</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly.Alexander@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-350-3954</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly Griffin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly.Griffin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-218-4506</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 301.1-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly Haley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Early Childhood Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly.Haley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0710</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 126-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly Parson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly.Parson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly Stone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelly.Stone@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4559</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelsey Suskie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelsey.Suskie@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelsy Bennett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kelsy.Bennett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-320-8940</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kendre Harper</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kendre.Harper@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-6403</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-G
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kennedy Kerins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kennedy.Kerins@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-310
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kenyata Hicks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - Arkansas River</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kenyata.Hicks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kersandra Kelley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kersandra.Kelley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6384</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-713J
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin Baseman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin.D.Baseman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1459</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin Beirne</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin.Beirne@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Disciplinary Literacy - Play It Again Arkansas</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 301-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin Briggs</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Graphic Artist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin.Briggs@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5945</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin A. Griffin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin.Griffin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-350-7481</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">935 Scogin Drive
+ Monticello
+ Arkansas
+ 71655
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin Ward</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kevin.Ward@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0689</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-F
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kiffany Pride</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kiffany.Pride@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4265</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kim Sturch</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kim.Sturch@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4373</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kim Vogt</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kim.Vogt@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4295</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly Banks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly.Banks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-2353</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 138-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly Cross</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly.Cross@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3680</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G23
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly.Jones@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-8158</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D1
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly Scott</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly.Scott@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-7371</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly Westbrook</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kimberly.Westbrook@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1252</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-R
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kisa Morman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kisa.Morman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1491</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 401-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristen Green</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristen.Green@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristi Bartlett</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristi.Bartlett@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-647-0370</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1006 S. Arkansas
+ Russellville
+ Arkansas
+ 72801
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristie Mann</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - South Central</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristie.Mann@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristin Watson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristin.Watson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristina Davis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristina.Davis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-561-8060</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mena School District
+ 1101 East Boundary Road
+ Mena
+ Arkansas
+ 71953</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristina Eisenhower</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristina.Eisenhower@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4275</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-O
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristy Hobson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kristy.Hobson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3345</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Krystal P. Nail</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Krystal.Nail@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1533</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kyla Lawrence</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kyla.Lawrence@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4583</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kylee Balch</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kylee.Balch@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-2960</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-S
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kymmisha Sykes</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Kymmisha.Sykes@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-6053</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-U
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaBria Brown</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaBria.Brown@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaJoy Montgomery</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Service Coordination Manager</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lajoy.Montgomery@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-398-1875</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 322-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lana McLaughlin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lana.McLaughlin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaNeka Ellis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaNeka.Ellis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1196</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 115-N
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaQuisha Blevens</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaQuisha.Blevens@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-3510</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lasonia D. Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lasonia.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3853</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 105.6-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Latiffany Kemp</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Latiffany.Kemp@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-786-7522</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">616 Garrison Ave.
+ Fort Smith
+ Arkansas
+ 72901
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaToya Macon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaToya.Macon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm 204.3-B
+ Little Rock
+ Arkansas 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaToya Pettus</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LaToya.Pettus@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1310</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 322-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Latundra Wright</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Latundra.Wright@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-400-0877</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Launa Radford</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Launa.Radford@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-663-3847</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">222 Van Buren Street Camden
+ Arkansas
+ 71701
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura Goadrich</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Director of IDEA Data &amp; Research</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura.Goadrich@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5296</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 425
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura McCammon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura.McCammon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4072</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura Shelton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura.Shelton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5759</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura J Wilson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura.Wilson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-4454</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">100 E. University
+ MSC 9408
+ Magnolia
+ Arkansas
+ 71754</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura Woodard</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Contractor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Laura.Woodard@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lauren Cockrell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - Northwest</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lauren.Cockrell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lauren Kelly</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lauren.Kelly@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leah James</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leah.James@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leah Lacey-Watkins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leah.Lacey-Watkins@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-603I
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leigh Haynes</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leigh.Haynes@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-260-5920</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leilani Jackson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">EL Unit Program Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leilani.Jackson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4388</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">English for Speakers of Other Languages</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 404-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leola Watson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Leola.Watson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-400-0878</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Crittenden County 401 South College Blvd. West Memphis
+ Arkansas
+ 72301
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Letha Hassen</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Letha.Hassen@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-7823</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-01
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Letitia Connors</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Letitia.Connors@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6439</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Linda Carter</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Linda.Carter@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-5005</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-26
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Linda Jenkins</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Data Analyst Supervisor/Expert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Linda.Jenkins@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5885</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Data Reporting and Warehouse</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsay McGhee</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsay.McGhee@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5727</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsay Reed</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsay.Reed@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-647-0443</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Guidance and Counseling</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsey Crihfield</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">lindsey.crihfield@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Niutrition Services</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-409
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsey Stroud</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lindsey.Stroud@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5761</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa Busch</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">LIsa.Busch@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-688-8219</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">7349 School Street
+ Valley Springs
+ Arkansas
+ 72682
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa Hardage</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa.Hardage@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4273</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 126-E
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa Horst</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">lisa.horst@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-201A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa Marts</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Controller</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa.Marts@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5724</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa Mundy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lisa.Mundy@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3587</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Logan Anderson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Logan.Anderson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-2016</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-201
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lori Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Program Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lori.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-8530</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lori.Smith2@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-8346</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Room 317-D5
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Louis Ferren</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Louis.Ferren@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4208</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-H
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lupe Peña de Martínez</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lupe.Pena@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0652</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 302-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lydia McDonald</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lydia.McDonald@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3824</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. G28-H
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brandon Satterwhite</d:t>
-[...26 lines deleted...]
-      <d:t xml:space="preserve">501-910-6483</d:t>
+      <d:t xml:space="preserve">Lynda Burt</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Lynda.Burt@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-367-4846</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Magnolia McConnell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Executive Assistant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Magnolia.McConnell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5891</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G18-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mahoganey Franklin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mahoganey.Franklin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4482</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marasha Grimes</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marasha.Grimes@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6417</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall. Rm. 126-A
+ Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Margie Lundy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Margie.Lundy@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-541-5559</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">444 US-425
+ Monticello
+ Arkansas
+ 71655
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria Lockhart</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Legal Support Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria.Lockhart@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-6247</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria Solis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria.Solis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-270-8722</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">4201 N Shiloh Dr.
+ Suite 110 Fayetteville Akansas
+ 72703
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria Touchstone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Maria.Touchstone@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1874</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marica Miller</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marica.Miller@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-9699</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 139-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marie Boone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Marie.Boone@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1283</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-T
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary Berry</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary.Berry@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary L. Bryant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Procurement Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary.Bryant@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1383</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary Heginger</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary.Heginger@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-662-6268</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">129 Hwy. 71 SW
+ Harrison
+ Mountainburg
+ Arkansas
+ 72946</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary Oliver</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Early Childhood Program Supervisor/Exper</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">mary.oliver@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-275-5529</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">325 West Main
+ Sparkman
+ Arkansas
+ 71763
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary Shellenbarger</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary.Shellenbarger@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4264</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary Wilcox</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mary.Wilcox@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matt Douglas</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matt.Douglas@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-9896</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G16-W
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matt Sewell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matt.Sewell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4074</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew Bond</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew.Bond@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6482</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew D. Burns</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew.Burns@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-04
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew Sutherlin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Matthew.Sutherlin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-8526</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 213-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Meagen Whitehurst</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Meagen.Whitehurst@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-412-9715</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">100 Weaver Ave.
+ Batesville
+ Arkansas
+ 72503
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Meg Brown</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Meg.Brown@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-260-9190</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1022 Scogin Drive
+ Monticello
+ Arkansas
+  71655
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa Hamric</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa.Hamric@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3363</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 206-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa Jacks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa.Jacks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0169</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 404.2-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa McLendon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Coordinator of Early Childhood Special Education</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa.McLendon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-3040</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa Sawyer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa.Sawyer@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-813-7984</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">3809 Airport Plaza
+ Texarkana
+ Arkansas
+ 71854
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa Young</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melissa.Young@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-580-9739</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1 Greyhound Circle
+ Imboden
+ Arkansas
+ 72434
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melody Pettit</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melody.Pettit@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0500</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melvin Washington</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Melvin.Washington@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3845</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Merica Howie</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Merica.Howie@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Micah Warbington</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Micah.Warbington@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0705</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-R/S
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael Gates</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">IT Infrastructure Manager</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael.Gates@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3681</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael Rowland</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael.Rowland@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1146</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Educator Support and Development</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 103-B
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael Watson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">State Behavioral Coach</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michael.Watson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-538-2264</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michaele Strope</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michaele.Strope@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-607-4893</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michala Moore</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michala.Moore@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G28-P
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michele Davis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michele.Davis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-350-3880</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">114 North Main Street
+ Beebe
+ AR. 72012
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michele Snyder</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">STEM Integration Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michele.Snyder@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-7942</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Clark</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Clark@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0378</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D3
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Connell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Database Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Connell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Harpe</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Harpe@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-6699</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Johnson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Johnson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-404-6234</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Keaton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Keaton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Siemiller</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Siemiller@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-497-3597</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">304 Hailey Rd
+ Berryville Arkansas
+ 72616
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle Waldo</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Michelle.Waldo@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mickail Thrasher</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Mickail.Thrasher@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-3904</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. G16-I
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Brandon Waddell</d:t>
-[...13173 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Mikki Eubank</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Budget Analysis</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mikki.Eubank@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -17964,50 +18142,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mohamed.Sanogho@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-5603</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 422
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Mollie Hill</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Mollie.Hill@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Monica Haider</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -18022,127 +18213,96 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-246-3077</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">711 Clinton Street
  Arkadelphia
  Arkansas
  71023
 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Monte Harrison</d:t>
-[...16 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Morgan Weigand</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Morgan.Weigand@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-580-2775</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Naiveen Wyatt</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Naiveen.Wyatt@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-4320</d:t>
-    </d:r>
-[...11 lines deleted...]
- 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Nancy Dill</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Nancy.Dill@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -18268,50 +18428,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Nathan.Windel@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-324-9660</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 301-B Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Neondra Cain</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Neondra.Cain@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-320-6023</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -18558,122 +18731,91 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Paige Cox</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Paige.Cox@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-320-8940</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. 131
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Palugulla Sivaramireddy</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Graduate Assistant</d:t>
+      <d:t xml:space="preserve">IDEA Programer</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Palugulla.Sivaramireddy@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-916-5864</d:t>
-[...21 lines deleted...]
- 72204</d:t>
+      <d:t xml:space="preserve">501-371-8047</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Pamela de la Fuente</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Pamela.delaFuente@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -18968,135 +19110,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-4786</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Four Capitol Mall
  Rm. 404-A
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Perry Hunter</d:t>
-[...83 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Preselfannie Taylor</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Preselfannie.Taylor@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-663-5988</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -19182,226 +19239,185 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-320-3973</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">One Capitol Mall
  3B-05
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Rachel Sowrheaver</d:t>
-[...16 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Rachel Starks</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rachel.Starks@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-3633</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rachel Turner</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rachel.Turner@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Randy Gordey</d:t>
-[...53 lines deleted...]
-      <d:t xml:space="preserve">501-321-2583 X222</d:t>
+      <d:t xml:space="preserve">Rebecca Forrest</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Rebecca.Forrest@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-766-6708</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
- Rm. B24-B
+ Rm. 317-A12
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rebecca Jones</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rebecca.Jones@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rebekah Surratt</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rebekah.Surratt@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-371-1571</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 304
+ Little Rock
+ Arkansas
+ 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Regina Blevens</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Regina.Blevens@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -19516,51 +19532,51 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">870-367-4877</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Reshmi Jose</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">IT Coordinator</d:t>
+      <d:t xml:space="preserve">IT Manager</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Reshmi.Jose@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-371-5091</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -19610,86 +19626,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-416-5375</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Cleveland County School District
  16651 Hwy 79
  Kingsland
  Arkansas
  71652</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Richie Richards</d:t>
-[...34 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Rick Porter</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rick.Porter@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-0113</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -19772,109 +19752,82 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Rionel.Tee@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-5212</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Rodney McCullum</d:t>
-[...54 lines deleted...]
- 3C-215
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. B-24
  Little Rock
  Arkansas
  72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Rodney McCullum</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Rodney.McCullum@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3121</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Ron Hibbs</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Ron.Hibbs@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -20102,82 +20055,91 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Ryan.Summers@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-4458</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Saliha Qazi</d:t>
-[...28 lines deleted...]
- Little Rock
+      <d:t xml:space="preserve">Ryane Sorey</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">AWARE Trainer</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Ryane.Sorey@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-534-6129</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">912 West 6th Avenue
+  Pine Bluff
  Arkansas
- 72201</d:t>
+ 71601
+</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sally Webb</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sally.Webb@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -20227,50 +20189,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sancha.Newton@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-1420</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 309
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Sandra West</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Program Eligibility Specialist I</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">sandra.west@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -20429,96 +20404,69 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sarah.Simpson@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-4283</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Sarah Whitman</d:t>
-[...25 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Sarper Turker</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sarper.Turker@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">501-682-5191</d:t>
+      <d:t xml:space="preserve">501-274-9995</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. G25
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Saundra Lamberson</d:t>
     </d:r>
   </si>
   <si>
@@ -20809,128 +20757,110 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. 115-B
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Shannon Williams</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Investigator I</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Shannon.Williams@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-371-3013</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">One Capitol Mall
  3B-713H
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Shantella Davis</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Trainer</d:t>
-[...7 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Shantella.Davis@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-230-7029</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
- Rm. B37-C
+ Rm. 327-B
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sharon Hagen</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sharon.Hagen@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -20938,87 +20868,69 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-534-4012</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">One Capitol Mall
  3B-604
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Sharon Niemczyk</d:t>
-[...25 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Sharon Parker</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sharon.Parker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5102</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">One Capitol Mall
  3B-23
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Sharon Poole</d:t>
     </d:r>
   </si>
   <si>
@@ -21085,1945 +20997,1833 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-680-1207</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">600 School Street
  Jasper
  Arkansas 
  72641
 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Shawnta Ladet</d:t>
-[...17 lines deleted...]
-      <d:t xml:space="preserve">501-350-3664</d:t>
+      <d:t xml:space="preserve">Shelley Ray</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shelley.Ray@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shelly Cole</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shelly.Cole@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-773-4946</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">603 West First Street
+ Lavaca
+ Arkansas
+ 72941
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sheree Baird</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sheree.Baird@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0902</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. G33-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sheri Chapell</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">sheri.chapell@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-648-9255</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sheronda Vaughn</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sheronda.Vaughn@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-396-6482</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 138-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherri Faver</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherri.Faver@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherry Kennedy</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Assessment Advisor</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherry.Kennedy@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-260-0453</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Dawson Education Service Cooperative
+ 711 Clinton Street
+ Arkadelphia
+ Arkansas
+  71923</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherry Richards</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sherry.Richards@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-0717</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 126-C
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shirley Green</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shirley.Green@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shy Whitley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Shy.Whitley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3733</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sondra Wilemon</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sondra.Wilemon@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-773-0563 X10375</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Highway 196
+ Texarkana
+ Arkansas
+ 71854
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sonya Rasberry</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sonya.Rasberry@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-7332</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sowjanya Inampudi</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sr. IT Architect</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sowjanya.Inampudi@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5605</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey Cook</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">School Health Grants Manager</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey.Cook@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-3588</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey Jones</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey.Jones@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-371-1155</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall - Room 111B
+ Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey Tatera</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Deaf Education Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacey.Tatera@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-5606</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacy Lakey</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacy.Lakey@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-603
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacy Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stacy.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 304.5-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Copeland</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">stephanie.copeland@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3757</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 201-C Little Rock
+ Arkansas
+ 72201
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Courtney</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie.Courtney@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-489-3146</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">912 West Six Street
+ Pine Bluff
+ Arkansas
+ 71601
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Hall</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie.Hall@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4589</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four Capitol Mall
+ Rm. 105.3-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Moya</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie.Moya@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-648-9275</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">3809 Airport Plaza
+Texarkana
+ Arkansas
+ 71854
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ESVI Consultant</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie Starks</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephanie.Starks@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-6492</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-10
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephinese Davis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Stephinese.Davis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-4143</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-611
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Summer Hampton</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Literacy Specialist - Crowley's Ridge</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Summer.Hampton@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Susan Fancher</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Susan.Fancher@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-541-7381</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">314 North Gaskill Street
+ Huntsville
+ Arkansas
+ 72740
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Susan Simmons</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Susan.Simmons@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-403-8587</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">133 N. Main Street
+ Beebe
+ Arkansas
+ 72012
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Suzette Shambley</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Suzette.Shambley@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-910-7825</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">One Capitol Mall
+ 3B-02
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Suzy Barthol</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Suzy.Barthol@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-9680</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Four capitol Mall
+ Rm. 107-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sydney Austin</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Sydney.Austin@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3779</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tabitha Riendeau</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Inclusive Education Specialist</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tabitha.Riendeau@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tahnya Price</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tahnya.Price@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-637-1951</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">211 W. Hickory Street
+ Walnut Ridge
+ Arkansas
+ 72476
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taketria Davis</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taketria.Davis@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-534-4190</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tamela Garth</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tamela.Garth@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-9219</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammi Rickert</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammi.Rickert@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-9036</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy Cochran</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy.Cochran@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-267-8034</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">1200 HWY 33 North
+ Augusta
+ Arkansas
+ 72006
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy Dawson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy.Dawson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">479-209-2809</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">800 W Commercial
+ Ozark
+ Arkansas
+ 72949
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy Withers</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tammy.Withers@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-537-5608</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 126-D
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tangila Smith</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Program Eligibility Specialist II</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tangila.Smith@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-1935</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Two Capitol Mall
+ Rm. 317-D8
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tara Meacham</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tara.Meacham@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-0216</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tashunda Williams</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tashunda.Williams@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-5125</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tate C. Gibson</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tate.Gibson@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-683-1390</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tausha Stone</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tausha.Stone@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4346</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taylor James</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taylor.James@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870-260-3567</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">211 W. Hickory
+ Walnut Ridge
+ Arkansas
+ 72476
+</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taylor Moses</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Taylor.Moses@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tejaswini Pudota</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">IDEA Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tejaswini.Pudota@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-8670</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tena Coleman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Tena.Coleman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4216</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Fouro Capitol Mall
+ Rm. 404.2-A
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Teresa DeLuca</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Teresa.DeLuca@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-4266</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri Fox</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri.Fox@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri Grice</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri.Grice@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">870 820-1477</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri Roberts</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terri.Roberts@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3787</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terry Newman</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Terry.Newman@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">501-682-3847</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. G16-E
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Sheffield Coulter</d:t>
-[...1803 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Thalea Clay</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Thalea.Clay@ade.arkansas.gov</d:t>
-    </d:r>
-[...38 lines deleted...]
- 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Theresa Cooper</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Theresa.Cooper@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -23130,50 +22930,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tim Cain</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tim.Cain@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 307
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Tobias McCurley</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tobias.McCurley@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-580-1067</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -23268,90 +23081,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-320-3979</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Two Capitol Mall
  Rm. 139-B
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Tonya Gibson</d:t>
-[...38 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Tonya Williams</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tonya.L.Williams@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Toyce Newton</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -23501,95 +23274,50 @@
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-353-4905</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">1124 North Panther Avenue
  Yellville
  Arkansas
   72687
 </d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Trent Saracini</d:t>
-[...43 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Treva Bradley</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Treva.Bradley@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-319-7091</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -23618,52 +23346,52 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Trey.Suskie@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-5662</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Three Capitol Mall
- 4th Floor
+      <d:t xml:space="preserve">Four Capitol Mall
+ 401-B
  Little Rock
  Arkansas
  72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Trisha Labit</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Trisha.Labit@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -23734,50 +23462,63 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tyrel Pace</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tyrel.Pace@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Three Capitol Mall
+ Rm. 311
+ Little Rock
+ Arkansas
+ 72201</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Unique Asistido</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Unique.Asistido@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-398-2699</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -23980,68 +23721,50 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Vicki.King@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-3213</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Vittus Cyril</d:t>
-[...16 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">Wayne Thornberry</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Wayne.Thornberry@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-396-6157</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -24168,176 +23891,109 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Educational Consultant</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Whitney.Musick@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
-      <d:t xml:space="preserve">Whitney Raney</d:t>
-[...25 lines deleted...]
-      </d:rPr>
       <d:t xml:space="preserve">William D. Davis</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Applications Supervisor</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Dan.Davis@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-553-3606</d:t>
-    </d:r>
-[...11 lines deleted...]
- 72201</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">William Fuller</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">William.Fuller@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">One Capitol Mall
  3B-309
  Little Rock
  Arkansas
  72201</d:t>
-    </d:r>
-[...25 lines deleted...]
-      <d:t xml:space="preserve">870-571-3154</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Yolanda Robinson</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">yolanda.robinson@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -24532,60 +24188,60 @@
     <xf fontId="3" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H679"/>
+  <dimension ref="A1:H652"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.5908946990967" customWidth="1" style="2"/>
-    <col min="2" max="2" width="60.0844688415527" customWidth="1" style="2"/>
+    <col min="2" max="2" width="64.6882629394531" customWidth="1" style="2"/>
     <col min="3" max="3" width="46.3641357421875" customWidth="1" style="2"/>
-    <col min="4" max="4" width="23.3134574890137" customWidth="1" style="3"/>
+    <col min="4" max="4" width="23.0740604400635" customWidth="1" style="3"/>
     <col min="5" max="5" width="37.5852165222168" customWidth="1" style="3"/>
     <col min="6" max="6" width="40.9132461547852" customWidth="1" style="3"/>
     <col min="7" max="7" width="53.9092445373535" customWidth="1" style="3"/>
     <col min="8" max="8" width="40" customWidth="1" style="4"/>
     <col min="9" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="11"/>
       <c r="H1" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
@@ -24713,17510 +24369,16808 @@
       </c>
       <c r="H6" s="10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" s="10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="H8" s="10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="D9" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="7" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H10" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G11" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="C12" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H13" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="10" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="E15" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="H15" s="10" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H16" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="D18" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>103</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H19" s="10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H20" s="10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G21" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="10" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" s="6" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="H22" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>130</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="10" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="H25" s="10" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>145</v>
       </c>
       <c r="H26" s="10" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>150</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>155</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H29" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H30" s="10" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>30</v>
+        <v>173</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="10" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="H33" s="10" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
       <c r="H34" s="10" t="s">
-        <v>34</v>
+        <v>186</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="H35" s="10" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="H36" s="10" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>195</v>
+        <v>95</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>197</v>
+        <v>97</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="H37" s="10" t="s">
-        <v>198</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="C38" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="D38" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="D38" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="H38" s="10" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="B39" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="6" t="s">
+      <c r="D39" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H39" s="10" t="s">
-        <v>104</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H40" s="10" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="s">
         <v>209</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="H41" s="10" t="s">
-        <v>212</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>215</v>
+        <v>160</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H42" s="10" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="s">
         <v>216</v>
       </c>
       <c r="B43" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="D43" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="D43" s="7" t="s">
+      <c r="E43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H43" s="10" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="B44" s="6" t="s">
+      <c r="D44" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="C44" s="6" t="s">
+      <c r="E44" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G44" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="D44" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H44" s="10" t="s">
-        <v>167</v>
+        <v>224</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="H45" s="10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>230</v>
+        <v>97</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>231</v>
+        <v>40</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B47" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="D47" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="D47" s="7" t="s">
+      <c r="E47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" s="10" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>60</v>
+        <v>238</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>46</v>
+        <v>241</v>
       </c>
       <c r="H48" s="10" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>117</v>
+        <v>193</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="H49" s="10" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H50" s="10" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="H51" s="10" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G52" s="7" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="H52" s="10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>75</v>
+        <v>264</v>
       </c>
       <c r="H53" s="10" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="H54" s="10" t="s">
-        <v>267</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>184</v>
+        <v>271</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>271</v>
+        <v>150</v>
       </c>
       <c r="H55" s="10" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>276</v>
+        <v>175</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="H56" s="10" t="s">
-        <v>227</v>
+        <v>34</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>278</v>
+        <v>30</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>280</v>
+        <v>119</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>155</v>
+        <v>33</v>
       </c>
       <c r="H57" s="10" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="B58" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="C58" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="D58" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="D58" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G58" s="7" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="H58" s="10" t="s">
-        <v>34</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="s">
         <v>284</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>124</v>
+        <v>286</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G59" s="7" t="s">
-        <v>33</v>
+        <v>287</v>
       </c>
       <c r="H59" s="10" t="s">
-        <v>125</v>
+        <v>288</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>287</v>
+        <v>72</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>97</v>
+        <v>292</v>
       </c>
       <c r="G60" s="7" t="s">
-        <v>98</v>
+        <v>293</v>
       </c>
       <c r="H60" s="10" t="s">
-        <v>227</v>
+        <v>294</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G61" s="7" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="H61" s="10" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>78</v>
+        <v>177</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>298</v>
+        <v>75</v>
       </c>
       <c r="G62" s="7" t="s">
-        <v>299</v>
+        <v>76</v>
       </c>
       <c r="H62" s="10" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>304</v>
+        <v>85</v>
       </c>
       <c r="H63" s="10" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>184</v>
+        <v>54</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="G64" s="7" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="H64" s="10" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>63</v>
+        <v>292</v>
       </c>
       <c r="G65" s="7" t="s">
-        <v>91</v>
+        <v>316</v>
       </c>
       <c r="H65" s="10" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>60</v>
+        <v>319</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="H66" s="10" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H67" s="10" t="s">
-        <v>178</v>
+        <v>328</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>324</v>
+        <v>61</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="H68" s="10" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>329</v>
+        <v>158</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>331</v>
+        <v>160</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>332</v>
+        <v>161</v>
       </c>
       <c r="H69" s="10" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>67</v>
+        <v>336</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>336</v>
+        <v>175</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H70" s="10" t="s">
-        <v>337</v>
+        <v>34</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="s">
         <v>338</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>163</v>
+        <v>339</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>165</v>
+        <v>341</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G71" s="7" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
       <c r="H71" s="10" t="s">
-        <v>167</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>341</v>
+        <v>177</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>182</v>
+        <v>344</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G72" s="7" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="H72" s="10" t="s">
-        <v>34</v>
+        <v>345</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>344</v>
+        <v>54</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G73" s="7" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="H73" s="10" t="s">
-        <v>34</v>
+        <v>349</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>184</v>
+        <v>72</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G74" s="7" t="s">
-        <v>160</v>
+        <v>353</v>
       </c>
       <c r="H74" s="10" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G75" s="7" t="s">
-        <v>166</v>
+        <v>358</v>
       </c>
       <c r="H75" s="10" t="s">
-        <v>354</v>
+        <v>162</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>78</v>
+        <v>360</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
       <c r="G76" s="7" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H76" s="10" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>363</v>
+        <v>16</v>
       </c>
       <c r="H77" s="10" t="s">
-        <v>167</v>
+        <v>368</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>365</v>
+        <v>19</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="7" t="s">
-        <v>39</v>
+        <v>264</v>
       </c>
       <c r="H78" s="10" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G79" s="7" t="s">
-        <v>16</v>
+        <v>376</v>
       </c>
       <c r="H79" s="10" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>19</v>
+        <v>378</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="G80" s="7" t="s">
-        <v>271</v>
+        <v>381</v>
       </c>
       <c r="H80" s="10" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>60</v>
+        <v>384</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G81" s="7" t="s">
-        <v>380</v>
+        <v>161</v>
       </c>
       <c r="H81" s="10" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>382</v>
+        <v>54</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G82" s="7" t="s">
-        <v>385</v>
+        <v>23</v>
       </c>
       <c r="H82" s="10" t="s">
-        <v>386</v>
+        <v>34</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>388</v>
+        <v>66</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>182</v>
+        <v>392</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G83" s="7" t="s">
-        <v>33</v>
+        <v>251</v>
       </c>
       <c r="H83" s="10" t="s">
-        <v>34</v>
+        <v>252</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>391</v>
+        <v>61</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G84" s="7" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="H84" s="10" t="s">
-        <v>354</v>
+        <v>396</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G85" s="7" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="H85" s="10" t="s">
-        <v>34</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G86" s="7" t="s">
-        <v>258</v>
+        <v>404</v>
       </c>
       <c r="H86" s="10" t="s">
-        <v>259</v>
+        <v>131</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>67</v>
+        <v>226</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G87" s="7" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="H87" s="10" t="s">
-        <v>403</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G88" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H88" s="10" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>78</v>
+        <v>267</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G89" s="7" t="s">
-        <v>411</v>
+        <v>91</v>
       </c>
       <c r="H89" s="10" t="s">
-        <v>136</v>
+        <v>219</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>234</v>
+        <v>419</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G90" s="7" t="s">
-        <v>415</v>
+        <v>251</v>
       </c>
       <c r="H90" s="10" t="s">
-        <v>354</v>
+        <v>422</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G91" s="7" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H91" s="10" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>274</v>
+        <v>429</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>97</v>
+        <v>292</v>
       </c>
       <c r="G92" s="7" t="s">
-        <v>97</v>
+        <v>432</v>
       </c>
       <c r="H92" s="10" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="G93" s="7" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
       <c r="H93" s="10" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G94" s="7" t="s">
-        <v>433</v>
+        <v>69</v>
       </c>
       <c r="H94" s="10" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>298</v>
+        <v>130</v>
       </c>
       <c r="G95" s="7" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="H95" s="10" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>441</v>
+        <v>54</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G96" s="7" t="s">
-        <v>231</v>
+        <v>76</v>
       </c>
       <c r="H96" s="10" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>72</v>
+        <v>452</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="G97" s="7" t="s">
-        <v>75</v>
+        <v>455</v>
       </c>
       <c r="H97" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>450</v>
+        <v>54</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G98" s="7" t="s">
-        <v>453</v>
+        <v>161</v>
       </c>
       <c r="H98" s="10" t="s">
-        <v>167</v>
+        <v>349</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>382</v>
+        <v>461</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G99" s="7" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="H99" s="10" t="s">
-        <v>457</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="G100" s="7" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H100" s="10" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G101" s="7" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="H101" s="10" t="s">
-        <v>354</v>
+        <v>472</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>81</v>
+        <v>477</v>
       </c>
       <c r="H102" s="10" t="s">
-        <v>232</v>
+        <v>120</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>42</v>
+        <v>339</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G103" s="7" t="s">
-        <v>57</v>
+        <v>477</v>
       </c>
       <c r="H103" s="10" t="s">
-        <v>58</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>473</v>
+        <v>226</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G104" s="7" t="s">
-        <v>476</v>
+        <v>45</v>
       </c>
       <c r="H104" s="10" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>479</v>
+        <v>54</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>298</v>
+        <v>130</v>
       </c>
       <c r="G105" s="7" t="s">
-        <v>299</v>
+        <v>376</v>
       </c>
       <c r="H105" s="10" t="s">
-        <v>482</v>
+        <v>349</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>484</v>
+        <v>106</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G106" s="7" t="s">
-        <v>487</v>
+        <v>16</v>
       </c>
       <c r="H106" s="10" t="s">
-        <v>125</v>
+        <v>491</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>344</v>
+        <v>11</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G107" s="7" t="s">
-        <v>487</v>
+        <v>45</v>
       </c>
       <c r="H107" s="10" t="s">
-        <v>125</v>
+        <v>495</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>234</v>
+        <v>497</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="7" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="H108" s="10" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G109" s="7" t="s">
-        <v>380</v>
+        <v>504</v>
       </c>
       <c r="H109" s="10" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>111</v>
+        <v>506</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>15</v>
+        <v>509</v>
       </c>
       <c r="G110" s="7" t="s">
-        <v>16</v>
+        <v>509</v>
       </c>
       <c r="H110" s="10" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="6" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>504</v>
+        <v>119</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G111" s="7" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="H111" s="10" t="s">
-        <v>505</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="G112" s="7" t="s">
-        <v>509</v>
+        <v>125</v>
       </c>
       <c r="H112" s="10" t="s">
-        <v>354</v>
+        <v>516</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>511</v>
+        <v>336</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>513</v>
+        <v>175</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>514</v>
+        <v>22</v>
       </c>
       <c r="G113" s="7" t="s">
-        <v>514</v>
+        <v>33</v>
       </c>
       <c r="H113" s="10" t="s">
-        <v>515</v>
+        <v>34</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>124</v>
+        <v>521</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G114" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H114" s="10" t="s">
-        <v>125</v>
+        <v>522</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>127</v>
+        <v>61</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G115" s="7" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="H115" s="10" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>341</v>
+        <v>528</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>182</v>
+        <v>530</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G116" s="7" t="s">
-        <v>33</v>
+        <v>531</v>
       </c>
       <c r="H116" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G117" s="7" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H117" s="10" t="s">
-        <v>527</v>
+        <v>131</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>67</v>
+        <v>536</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="G118" s="7" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="H118" s="10" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>533</v>
+        <v>11</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G119" s="7" t="s">
-        <v>536</v>
+        <v>45</v>
       </c>
       <c r="H119" s="10" t="s">
-        <v>24</v>
+        <v>543</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>539</v>
+        <v>175</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G120" s="7" t="s">
-        <v>135</v>
+        <v>23</v>
       </c>
       <c r="H120" s="10" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>541</v>
+        <v>188</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G121" s="7" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="H121" s="10" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G122" s="7" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="H122" s="10" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>60</v>
+        <v>555</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>182</v>
+        <v>557</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
       <c r="G123" s="7" t="s">
-        <v>23</v>
+        <v>363</v>
       </c>
       <c r="H123" s="10" t="s">
-        <v>34</v>
+        <v>364</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G124" s="7" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="H124" s="10" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>200</v>
+        <v>563</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="G125" s="7" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="H125" s="10" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>560</v>
+        <v>177</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="G126" s="7" t="s">
-        <v>39</v>
+        <v>570</v>
       </c>
       <c r="H126" s="10" t="s">
-        <v>368</v>
+        <v>571</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>11</v>
+        <v>573</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G127" s="7" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="H127" s="10" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>568</v>
+        <v>19</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="G128" s="7" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H128" s="10" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G129" s="7" t="s">
-        <v>575</v>
+        <v>16</v>
       </c>
       <c r="H129" s="10" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>541</v>
+        <v>248</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>543</v>
+        <v>587</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G130" s="7" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
       <c r="H130" s="10" t="s">
-        <v>544</v>
+        <v>588</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>581</v>
+        <v>119</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G131" s="7" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H131" s="10" t="s">
-        <v>582</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>585</v>
+        <v>97</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G132" s="7" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H132" s="10" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>255</v>
+        <v>339</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>589</v>
+        <v>175</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G133" s="7" t="s">
-        <v>258</v>
+        <v>477</v>
       </c>
       <c r="H133" s="10" t="s">
-        <v>590</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>124</v>
+        <v>598</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="7" t="s">
-        <v>33</v>
+        <v>599</v>
       </c>
       <c r="H134" s="10" t="s">
-        <v>125</v>
+        <v>600</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>344</v>
+        <v>61</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>38</v>
+        <v>603</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G135" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H135" s="10" t="s">
-        <v>40</v>
+        <v>604</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>344</v>
+        <v>188</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>182</v>
+        <v>607</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G136" s="7" t="s">
-        <v>487</v>
+        <v>150</v>
       </c>
       <c r="H136" s="10" t="s">
-        <v>125</v>
+        <v>608</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G137" s="7" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="H137" s="10" t="s">
-        <v>601</v>
+        <v>131</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>67</v>
+        <v>614</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>604</v>
+        <v>201</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G138" s="7" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H138" s="10" t="s">
-        <v>605</v>
+        <v>162</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G139" s="7" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="H139" s="10" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="7" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="G140" s="7" t="s">
-        <v>613</v>
+        <v>69</v>
       </c>
       <c r="H140" s="10" t="s">
-        <v>136</v>
+        <v>623</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>615</v>
+        <v>238</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>208</v>
+        <v>626</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="7" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="G141" s="7" t="s">
-        <v>166</v>
+        <v>40</v>
       </c>
       <c r="H141" s="10" t="s">
-        <v>167</v>
+        <v>627</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>234</v>
+        <v>66</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="7" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="G142" s="7" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="H142" s="10" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G143" s="7" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="H143" s="10" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>245</v>
+        <v>54</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="7" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="G144" s="7" t="s">
-        <v>46</v>
+        <v>161</v>
       </c>
       <c r="H144" s="10" t="s">
-        <v>628</v>
+        <v>349</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>72</v>
+        <v>640</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G145" s="7" t="s">
-        <v>75</v>
+        <v>353</v>
       </c>
       <c r="H145" s="10" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>67</v>
+        <v>226</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="7" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G146" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H146" s="10" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="7" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="G147" s="7" t="s">
-        <v>166</v>
+        <v>39</v>
       </c>
       <c r="H147" s="10" t="s">
-        <v>354</v>
+        <v>651</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="7" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="G148" s="7" t="s">
-        <v>358</v>
+        <v>293</v>
       </c>
       <c r="H148" s="10" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>234</v>
+        <v>506</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="7" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="G149" s="7" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="H149" s="10" t="s">
-        <v>58</v>
+        <v>510</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>42</v>
+        <v>429</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="7" t="s">
-        <v>45</v>
+        <v>292</v>
       </c>
       <c r="G150" s="7" t="s">
-        <v>45</v>
+        <v>663</v>
       </c>
       <c r="H150" s="10" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="6" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>653</v>
+        <v>267</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="7" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="G151" s="7" t="s">
-        <v>299</v>
+        <v>91</v>
       </c>
       <c r="H151" s="10" t="s">
-        <v>656</v>
+        <v>219</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="6" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>511</v>
+        <v>66</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="7" t="s">
-        <v>514</v>
+        <v>57</v>
       </c>
       <c r="G152" s="7" t="s">
-        <v>514</v>
+        <v>69</v>
       </c>
       <c r="H152" s="10" t="s">
-        <v>515</v>
+        <v>671</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>662</v>
+        <v>357</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="7" t="s">
-        <v>298</v>
+        <v>130</v>
       </c>
       <c r="G153" s="7" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="H153" s="10" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>274</v>
+        <v>677</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="7" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="G154" s="7" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="H154" s="10" t="s">
-        <v>227</v>
+        <v>680</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G155" s="7" t="s">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="H155" s="10" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>672</v>
+        <v>360</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>362</v>
+        <v>687</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="7" t="s">
-        <v>135</v>
+        <v>363</v>
       </c>
       <c r="G156" s="7" t="s">
-        <v>674</v>
+        <v>363</v>
       </c>
       <c r="H156" s="10" t="s">
-        <v>167</v>
+        <v>364</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6" t="s">
-        <v>675</v>
+        <v>688</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>676</v>
+        <v>360</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="7" t="s">
-        <v>63</v>
+        <v>363</v>
       </c>
       <c r="G157" s="7" t="s">
-        <v>91</v>
+        <v>363</v>
       </c>
       <c r="H157" s="10" t="s">
-        <v>679</v>
+        <v>364</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>42</v>
+        <v>692</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F158" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G158" s="7" t="s">
-        <v>155</v>
+        <v>241</v>
       </c>
       <c r="H158" s="10" t="s">
-        <v>683</v>
+        <v>322</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>365</v>
+        <v>528</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G159" s="7" t="s">
-        <v>39</v>
+        <v>531</v>
       </c>
       <c r="H159" s="10" t="s">
-        <v>368</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>365</v>
+        <v>699</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F160" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G160" s="7" t="s">
-        <v>39</v>
+        <v>702</v>
       </c>
       <c r="H160" s="10" t="s">
-        <v>368</v>
+        <v>703</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>691</v>
+        <v>54</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="7" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="G161" s="7" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="H161" s="10" t="s">
-        <v>327</v>
+        <v>707</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>533</v>
+        <v>709</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="7" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
       <c r="G162" s="7" t="s">
-        <v>536</v>
+        <v>712</v>
       </c>
       <c r="H162" s="10" t="s">
-        <v>24</v>
+        <v>713</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G163" s="7" t="s">
-        <v>701</v>
+        <v>413</v>
       </c>
       <c r="H163" s="10" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>60</v>
+        <v>720</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="7" t="s">
-        <v>81</v>
+        <v>412</v>
       </c>
       <c r="G164" s="7" t="s">
-        <v>82</v>
+        <v>413</v>
       </c>
       <c r="H164" s="10" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="6" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="7" t="s">
-        <v>39</v>
+        <v>412</v>
       </c>
       <c r="G165" s="7" t="s">
-        <v>711</v>
+        <v>413</v>
       </c>
       <c r="H165" s="10" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>714</v>
+        <v>11</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G166" s="7" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="H166" s="10" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>719</v>
+        <v>19</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="7" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="G167" s="7" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="H167" s="10" t="s">
-        <v>722</v>
+        <v>733</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6" t="s">
-        <v>723</v>
+        <v>734</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>721</v>
+        <v>102</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="7" t="s">
-        <v>419</v>
+        <v>737</v>
       </c>
       <c r="G168" s="7" t="s">
-        <v>420</v>
+        <v>103</v>
       </c>
       <c r="H168" s="10" t="s">
-        <v>725</v>
+        <v>738</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G169" s="7" t="s">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="H169" s="10" t="s">
-        <v>729</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>19</v>
+        <v>573</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>721</v>
+        <v>744</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G170" s="7" t="s">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="H170" s="10" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="6" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>734</v>
+        <v>210</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>107</v>
+        <v>748</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="7" t="s">
-        <v>736</v>
+        <v>22</v>
       </c>
       <c r="G171" s="7" t="s">
-        <v>108</v>
+        <v>140</v>
       </c>
       <c r="H171" s="10" t="s">
-        <v>737</v>
+        <v>77</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>344</v>
+        <v>61</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G172" s="7" t="s">
-        <v>487</v>
+        <v>45</v>
       </c>
       <c r="H172" s="10" t="s">
-        <v>125</v>
+        <v>752</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>742</v>
+        <v>54</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G173" s="7" t="s">
-        <v>155</v>
+        <v>756</v>
       </c>
       <c r="H173" s="10" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>747</v>
+        <v>66</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G174" s="7" t="s">
-        <v>145</v>
+        <v>251</v>
       </c>
       <c r="H174" s="10" t="s">
-        <v>220</v>
+        <v>252</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="7" t="s">
-        <v>753</v>
+        <v>115</v>
       </c>
       <c r="H175" s="10" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G176" s="7" t="s">
-        <v>258</v>
+        <v>768</v>
       </c>
       <c r="H176" s="10" t="s">
-        <v>259</v>
+        <v>769</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>760</v>
+        <v>119</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H177" s="10" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="6" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>60</v>
+        <v>773</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G178" s="7" t="s">
-        <v>765</v>
+        <v>353</v>
       </c>
       <c r="H178" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>101</v>
+        <v>778</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>124</v>
+        <v>780</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="7" t="s">
-        <v>22</v>
+        <v>781</v>
       </c>
       <c r="G179" s="7" t="s">
-        <v>33</v>
+        <v>781</v>
       </c>
       <c r="H179" s="10" t="s">
-        <v>125</v>
+        <v>782</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6" t="s">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>770</v>
+        <v>784</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G180" s="7" t="s">
-        <v>358</v>
+        <v>125</v>
       </c>
       <c r="H180" s="10" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>775</v>
+        <v>11</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>777</v>
+        <v>722</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="7" t="s">
-        <v>778</v>
+        <v>412</v>
       </c>
       <c r="G181" s="7" t="s">
-        <v>778</v>
+        <v>413</v>
       </c>
       <c r="H181" s="10" t="s">
-        <v>779</v>
+        <v>790</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="s">
-        <v>780</v>
+        <v>791</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>781</v>
+        <v>715</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="7" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="G182" s="7" t="s">
-        <v>130</v>
+        <v>223</v>
       </c>
       <c r="H182" s="10" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>721</v>
+        <v>797</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G183" s="7" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="H183" s="10" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>714</v>
+        <v>11</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="7" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G184" s="7" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
       <c r="H184" s="10" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>11</v>
+        <v>804</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G185" s="7" t="s">
-        <v>16</v>
+        <v>161</v>
       </c>
       <c r="H185" s="10" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="7" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G186" s="7" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="H186" s="10" t="s">
-        <v>799</v>
+        <v>224</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>801</v>
+        <v>54</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G187" s="7" t="s">
-        <v>166</v>
+        <v>599</v>
       </c>
       <c r="H187" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>60</v>
+        <v>461</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="7" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="G188" s="7" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="H188" s="10" t="s">
-        <v>232</v>
+        <v>818</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G189" s="7" t="s">
-        <v>600</v>
+        <v>76</v>
       </c>
       <c r="H189" s="10" t="s">
-        <v>811</v>
+        <v>303</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>466</v>
+        <v>823</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="7" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="G190" s="7" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="H190" s="10" t="s">
-        <v>815</v>
+        <v>93</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="7" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="G191" s="7" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H191" s="10" t="s">
-        <v>309</v>
+        <v>829</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G192" s="7" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="H192" s="10" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="7" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="G193" s="7" t="s">
-        <v>57</v>
+        <v>251</v>
       </c>
       <c r="H193" s="10" t="s">
-        <v>58</v>
+        <v>836</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="7" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="G194" s="7" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="H194" s="10" t="s">
-        <v>136</v>
+        <v>840</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="7" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="G195" s="7" t="s">
-        <v>258</v>
+        <v>58</v>
       </c>
       <c r="H195" s="10" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G196" s="7" t="s">
-        <v>75</v>
+        <v>161</v>
       </c>
       <c r="H196" s="10" t="s">
-        <v>836</v>
+        <v>349</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="7" t="s">
-        <v>63</v>
+        <v>412</v>
       </c>
       <c r="G197" s="7" t="s">
-        <v>64</v>
+        <v>413</v>
       </c>
       <c r="H197" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G198" s="7" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="H198" s="10" t="s">
-        <v>354</v>
+        <v>855</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="7" t="s">
-        <v>419</v>
+        <v>91</v>
       </c>
       <c r="G199" s="7" t="s">
-        <v>420</v>
+        <v>381</v>
       </c>
       <c r="H199" s="10" t="s">
-        <v>847</v>
+        <v>859</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="s">
-        <v>848</v>
+        <v>860</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>849</v>
+        <v>861</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>850</v>
+        <v>862</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G200" s="7" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H200" s="10" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="s">
-        <v>852</v>
+        <v>864</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>274</v>
+        <v>36</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="7" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="G201" s="7" t="s">
-        <v>385</v>
+        <v>867</v>
       </c>
       <c r="H201" s="10" t="s">
-        <v>855</v>
+        <v>229</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6" t="s">
-        <v>856</v>
+        <v>868</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>78</v>
+        <v>869</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="7" t="s">
-        <v>15</v>
+        <v>872</v>
       </c>
       <c r="G202" s="7" t="s">
-        <v>16</v>
+        <v>873</v>
       </c>
       <c r="H202" s="10" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="6" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="7" t="s">
-        <v>56</v>
+        <v>292</v>
       </c>
       <c r="G203" s="7" t="s">
-        <v>863</v>
+        <v>293</v>
       </c>
       <c r="H203" s="10" t="s">
-        <v>58</v>
+        <v>878</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="6" t="s">
-        <v>864</v>
+        <v>879</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>865</v>
+        <v>880</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>866</v>
+        <v>881</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>867</v>
+        <v>722</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="7" t="s">
-        <v>868</v>
+        <v>412</v>
       </c>
       <c r="G204" s="7" t="s">
-        <v>869</v>
+        <v>413</v>
       </c>
       <c r="H204" s="10" t="s">
-        <v>58</v>
+        <v>882</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="6" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="7" t="s">
-        <v>298</v>
+        <v>50</v>
       </c>
       <c r="G205" s="7" t="s">
-        <v>299</v>
+        <v>51</v>
       </c>
       <c r="H205" s="10" t="s">
-        <v>656</v>
+        <v>886</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="6" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>78</v>
+        <v>226</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>721</v>
+        <v>889</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="7" t="s">
-        <v>419</v>
+        <v>103</v>
       </c>
       <c r="G206" s="7" t="s">
-        <v>420</v>
+        <v>455</v>
       </c>
       <c r="H206" s="10" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="7" t="s">
-        <v>56</v>
+        <v>412</v>
       </c>
       <c r="G207" s="7" t="s">
-        <v>57</v>
+        <v>413</v>
       </c>
       <c r="H207" s="10" t="s">
-        <v>58</v>
+        <v>894</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>234</v>
+        <v>896</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="7" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G208" s="7" t="s">
-        <v>882</v>
+        <v>92</v>
       </c>
       <c r="H208" s="10" t="s">
-        <v>883</v>
+        <v>93</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>479</v>
+        <v>900</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>885</v>
+        <v>901</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>886</v>
+        <v>722</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="7" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="G209" s="7" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="H209" s="10" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="7" t="s">
-        <v>97</v>
+        <v>907</v>
       </c>
       <c r="G210" s="7" t="s">
-        <v>98</v>
+        <v>907</v>
       </c>
       <c r="H210" s="10" t="s">
-        <v>99</v>
+        <v>908</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>893</v>
+        <v>36</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>894</v>
+        <v>910</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>721</v>
+        <v>911</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="7" t="s">
-        <v>419</v>
+        <v>50</v>
       </c>
       <c r="G211" s="7" t="s">
-        <v>420</v>
+        <v>51</v>
       </c>
       <c r="H211" s="10" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>897</v>
+        <v>720</v>
       </c>
       <c r="C212" s="6" t="s">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>899</v>
+        <v>915</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="7" t="s">
-        <v>900</v>
+        <v>412</v>
       </c>
       <c r="G212" s="7" t="s">
-        <v>900</v>
+        <v>413</v>
       </c>
       <c r="H212" s="10" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>42</v>
+        <v>918</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>903</v>
+        <v>919</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>904</v>
+        <v>920</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G213" s="7" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="H213" s="10" t="s">
-        <v>905</v>
+        <v>921</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="s">
-        <v>906</v>
+        <v>922</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>719</v>
+        <v>11</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>907</v>
+        <v>923</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>908</v>
+        <v>924</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G214" s="7" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="H214" s="10" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="s">
-        <v>910</v>
+        <v>926</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>911</v>
+        <v>469</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G215" s="7" t="s">
-        <v>75</v>
+        <v>251</v>
       </c>
       <c r="H215" s="10" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>916</v>
+        <v>931</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>917</v>
+        <v>932</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G216" s="7" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
       <c r="H216" s="10" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>42</v>
+        <v>935</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>920</v>
+        <v>936</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>38</v>
+        <v>937</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="7" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G217" s="7" t="s">
-        <v>271</v>
+        <v>353</v>
       </c>
       <c r="H217" s="10" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>923</v>
+        <v>36</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>924</v>
+        <v>940</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>925</v>
+        <v>941</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G218" s="7" t="s">
-        <v>358</v>
+        <v>51</v>
       </c>
       <c r="H218" s="10" t="s">
-        <v>926</v>
+        <v>942</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="s">
-        <v>927</v>
+        <v>943</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>42</v>
+        <v>944</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>928</v>
+        <v>945</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>929</v>
+        <v>946</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="7" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="G219" s="7" t="s">
-        <v>57</v>
+        <v>155</v>
       </c>
       <c r="H219" s="10" t="s">
-        <v>58</v>
+        <v>947</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
       <c r="C220" s="6" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G220" s="7" t="s">
-        <v>160</v>
+        <v>353</v>
       </c>
       <c r="H220" s="10" t="s">
-        <v>40</v>
+        <v>952</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="s">
-        <v>934</v>
+        <v>953</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>935</v>
+        <v>54</v>
       </c>
       <c r="C221" s="6" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G221" s="7" t="s">
-        <v>358</v>
+        <v>130</v>
       </c>
       <c r="H221" s="10" t="s">
-        <v>938</v>
+        <v>131</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="s">
-        <v>939</v>
+        <v>956</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>60</v>
+        <v>957</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G222" s="7" t="s">
-        <v>135</v>
+        <v>241</v>
       </c>
       <c r="H222" s="10" t="s">
-        <v>136</v>
+        <v>322</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>943</v>
+        <v>11</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G223" s="7" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="H223" s="10" t="s">
-        <v>327</v>
+        <v>963</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>948</v>
+        <v>97</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G224" s="7" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H224" s="10" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>36</v>
+        <v>968</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>316</v>
+        <v>357</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="7" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G225" s="7" t="s">
-        <v>39</v>
+        <v>675</v>
       </c>
       <c r="H225" s="10" t="s">
-        <v>952</v>
+        <v>162</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>38</v>
+        <v>972</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="7" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G226" s="7" t="s">
-        <v>39</v>
+        <v>973</v>
       </c>
       <c r="H226" s="10" t="s">
-        <v>40</v>
+        <v>974</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C227" s="6" t="s">
-        <v>956</v>
+        <v>976</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>38</v>
+        <v>977</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F227" s="7" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="G227" s="7" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="H227" s="10" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>959</v>
+        <v>36</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>362</v>
+        <v>981</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="7" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="G228" s="7" t="s">
-        <v>674</v>
+        <v>982</v>
       </c>
       <c r="H228" s="10" t="s">
-        <v>167</v>
+        <v>983</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>60</v>
+        <v>985</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>963</v>
+        <v>987</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F229" s="7" t="s">
-        <v>135</v>
+        <v>907</v>
       </c>
       <c r="G229" s="7" t="s">
-        <v>964</v>
+        <v>907</v>
       </c>
       <c r="H229" s="10" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="s">
-        <v>966</v>
+        <v>988</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>72</v>
+        <v>989</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G230" s="7" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H230" s="10" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="7" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G231" s="7" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="H231" s="10" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>976</v>
+        <v>998</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>721</v>
+        <v>999</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F232" s="7" t="s">
-        <v>419</v>
+        <v>50</v>
       </c>
       <c r="G232" s="7" t="s">
-        <v>420</v>
+        <v>51</v>
       </c>
       <c r="H232" s="10" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>30</v>
+        <v>1002</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>979</v>
+        <v>1003</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>124</v>
+        <v>1004</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F233" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G233" s="7" t="s">
-        <v>33</v>
+        <v>1005</v>
       </c>
       <c r="H233" s="10" t="s">
-        <v>125</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="s">
-        <v>980</v>
+        <v>1007</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>981</v>
+        <v>1008</v>
       </c>
       <c r="C234" s="6" t="s">
-        <v>982</v>
+        <v>1009</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>983</v>
+        <v>1010</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F234" s="7" t="s">
-        <v>900</v>
+        <v>91</v>
       </c>
       <c r="G234" s="7" t="s">
-        <v>900</v>
+        <v>1011</v>
       </c>
       <c r="H234" s="10" t="s">
-        <v>984</v>
+        <v>219</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="s">
-        <v>985</v>
+        <v>1012</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>986</v>
+        <v>1013</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>987</v>
+        <v>1014</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>988</v>
+        <v>1015</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F235" s="7" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="G235" s="7" t="s">
-        <v>989</v>
+        <v>432</v>
       </c>
       <c r="H235" s="10" t="s">
-        <v>178</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="s">
-        <v>990</v>
+        <v>1017</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>991</v>
+        <v>429</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>992</v>
+        <v>1018</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>993</v>
+        <v>1019</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F236" s="7" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="G236" s="7" t="s">
-        <v>33</v>
+        <v>663</v>
       </c>
       <c r="H236" s="10" t="s">
-        <v>40</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="6" t="s">
-        <v>994</v>
+        <v>1020</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>995</v>
+        <v>1021</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>996</v>
+        <v>1022</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F237" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G237" s="7" t="s">
-        <v>16</v>
+        <v>426</v>
       </c>
       <c r="H237" s="10" t="s">
-        <v>997</v>
+        <v>427</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="6" t="s">
-        <v>998</v>
+        <v>1023</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>999</v>
+        <v>1024</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>1000</v>
+        <v>1025</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F238" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G238" s="7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H238" s="10" t="s">
-        <v>58</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6" t="s">
-        <v>1001</v>
+        <v>1027</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>1002</v>
+        <v>11</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>1003</v>
+        <v>1028</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>1004</v>
+        <v>1029</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G239" s="7" t="s">
-        <v>1005</v>
+        <v>45</v>
       </c>
       <c r="H239" s="10" t="s">
-        <v>1006</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="6" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>1010</v>
+        <v>175</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F240" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G240" s="7" t="s">
-        <v>1011</v>
+        <v>33</v>
       </c>
       <c r="H240" s="10" t="s">
-        <v>227</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="6" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="C241" s="6" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F241" s="7" t="s">
-        <v>298</v>
+        <v>50</v>
       </c>
       <c r="G241" s="7" t="s">
-        <v>439</v>
+        <v>867</v>
       </c>
       <c r="H241" s="10" t="s">
-        <v>178</v>
+        <v>836</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="6" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>436</v>
+        <v>36</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>1018</v>
+        <v>1041</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F242" s="7" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G242" s="7" t="s">
-        <v>663</v>
+        <v>1042</v>
       </c>
       <c r="H242" s="10" t="s">
-        <v>656</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="6" t="s">
-        <v>1019</v>
+        <v>1044</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>1020</v>
+        <v>1045</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>1021</v>
+        <v>1046</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F243" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G243" s="7" t="s">
-        <v>433</v>
+        <v>1047</v>
       </c>
       <c r="H243" s="10" t="s">
-        <v>434</v>
+        <v>349</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="6" t="s">
-        <v>1022</v>
+        <v>1048</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F244" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G244" s="7" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H244" s="10" t="s">
-        <v>1025</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="6" t="s">
-        <v>1026</v>
+        <v>1052</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>1027</v>
+        <v>1053</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>1028</v>
+        <v>1054</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F245" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G245" s="7" t="s">
-        <v>51</v>
+        <v>612</v>
       </c>
       <c r="H245" s="10" t="s">
-        <v>1029</v>
+        <v>156</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="6" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>1032</v>
+        <v>1056</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H246" s="10" t="s">
-        <v>58</v>
+        <v>120</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="6" t="s">
-        <v>1033</v>
+        <v>1057</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>1034</v>
+        <v>11</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F247" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G247" s="7" t="s">
-        <v>863</v>
+        <v>45</v>
       </c>
       <c r="H247" s="10" t="s">
-        <v>832</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="6" t="s">
-        <v>1037</v>
+        <v>1061</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>42</v>
+        <v>248</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>1038</v>
+        <v>1062</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>1039</v>
+        <v>1063</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F248" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G248" s="7" t="s">
-        <v>1040</v>
+        <v>58</v>
       </c>
       <c r="H248" s="10" t="s">
-        <v>1041</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="6" t="s">
-        <v>1042</v>
+        <v>1065</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>1043</v>
+        <v>461</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>1044</v>
+        <v>1066</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>570</v>
+        <v>1067</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F249" s="7" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="G249" s="7" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="H249" s="10" t="s">
-        <v>544</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="6" t="s">
-        <v>1045</v>
+        <v>1069</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>1046</v>
+        <v>1070</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F250" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G250" s="7" t="s">
-        <v>1048</v>
+        <v>16</v>
       </c>
       <c r="H250" s="10" t="s">
-        <v>354</v>
+        <v>171</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="6" t="s">
-        <v>1049</v>
+        <v>1072</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>1050</v>
+        <v>1073</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>1051</v>
+        <v>1074</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F251" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G251" s="7" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="H251" s="10" t="s">
-        <v>1052</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="6" t="s">
-        <v>1053</v>
+        <v>1076</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C252" s="6" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>1055</v>
+        <v>1078</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="7" t="s">
-        <v>613</v>
+        <v>180</v>
       </c>
       <c r="H252" s="10" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="6" t="s">
-        <v>1056</v>
+        <v>1079</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>1031</v>
+        <v>54</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>1057</v>
+        <v>1080</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>182</v>
+        <v>1081</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F253" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G253" s="7" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="H253" s="10" t="s">
-        <v>58</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="6" t="s">
-        <v>1058</v>
+        <v>1083</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>11</v>
+        <v>720</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>1059</v>
+        <v>1084</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>1060</v>
+        <v>722</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F254" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G254" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H254" s="10" t="s">
-        <v>1061</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="6" t="s">
-        <v>1062</v>
+        <v>1086</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>255</v>
+        <v>66</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>1064</v>
+        <v>1088</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F255" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G255" s="7" t="s">
-        <v>64</v>
+        <v>251</v>
       </c>
       <c r="H255" s="10" t="s">
-        <v>1065</v>
+        <v>929</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="6" t="s">
-        <v>1066</v>
+        <v>1089</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>466</v>
+        <v>1090</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>1067</v>
+        <v>1091</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>1068</v>
+        <v>97</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F256" s="7" t="s">
-        <v>63</v>
+        <v>292</v>
       </c>
       <c r="G256" s="7" t="s">
-        <v>23</v>
+        <v>1092</v>
       </c>
       <c r="H256" s="10" t="s">
-        <v>1069</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="6" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>11</v>
+        <v>1095</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>1071</v>
+        <v>1096</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>1072</v>
+        <v>1097</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F257" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G257" s="7" t="s">
-        <v>16</v>
+        <v>477</v>
       </c>
       <c r="H257" s="10" t="s">
-        <v>178</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="6" t="s">
-        <v>1073</v>
+        <v>1099</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>78</v>
+        <v>1100</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>1074</v>
+        <v>1101</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>1075</v>
+        <v>1010</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F258" s="7" t="s">
-        <v>81</v>
+        <v>737</v>
       </c>
       <c r="G258" s="7" t="s">
-        <v>82</v>
+        <v>737</v>
       </c>
       <c r="H258" s="10" t="s">
-        <v>1076</v>
+        <v>104</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="6" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>60</v>
+        <v>378</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>1079</v>
+        <v>1104</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F259" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G259" s="7" t="s">
-        <v>187</v>
+        <v>91</v>
       </c>
       <c r="H259" s="10" t="s">
-        <v>104</v>
+        <v>219</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="6" t="s">
-        <v>1080</v>
+        <v>1105</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>1082</v>
+        <v>97</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F260" s="7" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G260" s="7" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="H260" s="10" t="s">
-        <v>1083</v>
+        <v>99</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="6" t="s">
-        <v>1084</v>
+        <v>1107</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>719</v>
+        <v>1108</v>
       </c>
       <c r="C261" s="6" t="s">
-        <v>1085</v>
+        <v>1109</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>721</v>
+        <v>1110</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F261" s="7" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="G261" s="7" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="H261" s="10" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="6" t="s">
-        <v>1087</v>
+        <v>1112</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>72</v>
+        <v>1032</v>
       </c>
       <c r="C262" s="6" t="s">
-        <v>1088</v>
+        <v>1113</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>1089</v>
+        <v>175</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F262" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G262" s="7" t="s">
-        <v>258</v>
+        <v>33</v>
       </c>
       <c r="H262" s="10" t="s">
-        <v>1090</v>
+        <v>874</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="6" t="s">
-        <v>1091</v>
+        <v>1114</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>1092</v>
+        <v>177</v>
       </c>
       <c r="C263" s="6" t="s">
-        <v>1093</v>
+        <v>1115</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>38</v>
+        <v>1116</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F263" s="7" t="s">
-        <v>298</v>
+        <v>50</v>
       </c>
       <c r="G263" s="7" t="s">
-        <v>989</v>
+        <v>867</v>
       </c>
       <c r="H263" s="10" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="6" t="s">
-        <v>1094</v>
+        <v>1117</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>1095</v>
+        <v>573</v>
       </c>
       <c r="C264" s="6" t="s">
-        <v>1096</v>
+        <v>1118</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F264" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G264" s="7" t="s">
-        <v>487</v>
+        <v>150</v>
       </c>
       <c r="H264" s="10" t="s">
-        <v>1098</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="6" t="s">
-        <v>1099</v>
+        <v>1121</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>1100</v>
+        <v>11</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>1101</v>
+        <v>1122</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>1010</v>
+        <v>1123</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F265" s="7" t="s">
-        <v>736</v>
+        <v>15</v>
       </c>
       <c r="G265" s="7" t="s">
-        <v>736</v>
+        <v>16</v>
       </c>
       <c r="H265" s="10" t="s">
-        <v>109</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="6" t="s">
-        <v>1102</v>
+        <v>1125</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>1103</v>
+        <v>1126</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>1104</v>
+        <v>1127</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F266" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G266" s="7" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="H266" s="10" t="s">
-        <v>227</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="6" t="s">
-        <v>1105</v>
+        <v>1129</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>101</v>
+        <v>177</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>1106</v>
+        <v>1130</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>38</v>
+        <v>1131</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="7" t="s">
-        <v>103</v>
+        <v>756</v>
       </c>
       <c r="H267" s="10" t="s">
-        <v>104</v>
+        <v>814</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="6" t="s">
-        <v>1107</v>
+        <v>1132</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>1109</v>
+        <v>1134</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>1110</v>
+        <v>1135</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F268" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G268" s="7" t="s">
-        <v>420</v>
+        <v>1136</v>
       </c>
       <c r="H268" s="10" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="6" t="s">
-        <v>1112</v>
+        <v>1138</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>1031</v>
+        <v>248</v>
       </c>
       <c r="C269" s="6" t="s">
-        <v>1113</v>
+        <v>1139</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>182</v>
+        <v>1140</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F269" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G269" s="7" t="s">
-        <v>33</v>
+        <v>251</v>
       </c>
       <c r="H269" s="10" t="s">
-        <v>58</v>
+        <v>588</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="6" t="s">
-        <v>1114</v>
+        <v>1141</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>184</v>
+        <v>1142</v>
       </c>
       <c r="C270" s="6" t="s">
-        <v>1115</v>
+        <v>1143</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>1116</v>
+        <v>1144</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F270" s="7" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="G270" s="7" t="s">
-        <v>863</v>
+        <v>509</v>
       </c>
       <c r="H270" s="10" t="s">
-        <v>58</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="6" t="s">
-        <v>1117</v>
+        <v>1146</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>742</v>
+        <v>1147</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>1118</v>
+        <v>1148</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>1119</v>
+        <v>1149</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F271" s="7" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="G271" s="7" t="s">
-        <v>155</v>
+        <v>1150</v>
       </c>
       <c r="H271" s="10" t="s">
-        <v>1120</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="6" t="s">
-        <v>1121</v>
+        <v>1152</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>1122</v>
+        <v>1153</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>1123</v>
+        <v>1154</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F272" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G272" s="7" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H272" s="10" t="s">
-        <v>1124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="6" t="s">
-        <v>1125</v>
+        <v>1155</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>1126</v>
+        <v>1156</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>1127</v>
+        <v>1157</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F273" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G273" s="7" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="H273" s="10" t="s">
-        <v>1128</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="6" t="s">
-        <v>1129</v>
+        <v>1159</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>184</v>
+        <v>1160</v>
       </c>
       <c r="C274" s="6" t="s">
-        <v>1130</v>
+        <v>1161</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>1131</v>
+        <v>97</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F274" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G274" s="7" t="s">
-        <v>753</v>
+        <v>570</v>
       </c>
       <c r="H274" s="10" t="s">
-        <v>811</v>
+        <v>571</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="6" t="s">
-        <v>1132</v>
+        <v>1162</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>1133</v>
+        <v>1163</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>1134</v>
+        <v>1164</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>1135</v>
+        <v>1165</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F275" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G275" s="7" t="s">
-        <v>1136</v>
+        <v>413</v>
       </c>
       <c r="H275" s="10" t="s">
-        <v>1137</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="6" t="s">
-        <v>1138</v>
+        <v>1167</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>255</v>
+        <v>30</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>1139</v>
+        <v>1168</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>1140</v>
+        <v>119</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F276" s="7" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
       <c r="G276" s="7" t="s">
-        <v>258</v>
+        <v>33</v>
       </c>
       <c r="H276" s="10" t="s">
-        <v>590</v>
+        <v>120</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="6" t="s">
-        <v>1141</v>
+        <v>1169</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>1142</v>
+        <v>1170</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>1143</v>
+        <v>1171</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>1144</v>
+        <v>1172</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F277" s="7" t="s">
-        <v>514</v>
+        <v>130</v>
       </c>
       <c r="G277" s="7" t="s">
-        <v>514</v>
+        <v>161</v>
       </c>
       <c r="H277" s="10" t="s">
-        <v>1145</v>
+        <v>349</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="6" t="s">
-        <v>1146</v>
+        <v>1173</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>1147</v>
+        <v>653</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>1148</v>
+        <v>1174</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>1149</v>
+        <v>97</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F278" s="7" t="s">
-        <v>108</v>
+        <v>292</v>
       </c>
       <c r="G278" s="7" t="s">
-        <v>1150</v>
+        <v>1175</v>
       </c>
       <c r="H278" s="10" t="s">
-        <v>1151</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="6" t="s">
-        <v>1152</v>
+        <v>1176</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>200</v>
+        <v>1177</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F279" s="7" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="G279" s="7" t="s">
-        <v>135</v>
+        <v>867</v>
       </c>
       <c r="H279" s="10" t="s">
-        <v>136</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="6" t="s">
-        <v>1155</v>
+        <v>1181</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>184</v>
+        <v>1182</v>
       </c>
       <c r="C280" s="6" t="s">
-        <v>1156</v>
+        <v>1183</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>1157</v>
+        <v>1184</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F280" s="7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G280" s="7" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="H280" s="10" t="s">
-        <v>1158</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="6" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>1160</v>
+        <v>54</v>
       </c>
       <c r="C281" s="6" t="s">
-        <v>1161</v>
+        <v>1187</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>38</v>
+        <v>1188</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F281" s="7" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="G281" s="7" t="s">
-        <v>575</v>
+        <v>85</v>
       </c>
       <c r="H281" s="10" t="s">
-        <v>576</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="6" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>30</v>
+        <v>528</v>
       </c>
       <c r="C282" s="6" t="s">
-        <v>1163</v>
+        <v>1191</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>124</v>
+        <v>1192</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="7" t="s">
-        <v>33</v>
+        <v>531</v>
       </c>
       <c r="H282" s="10" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="6" t="s">
-        <v>1164</v>
+        <v>1193</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>30</v>
+        <v>1194</v>
       </c>
       <c r="C283" s="6" t="s">
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>124</v>
+        <v>445</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F283" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G283" s="7" t="s">
-        <v>33</v>
+        <v>446</v>
       </c>
       <c r="H283" s="10" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="6" t="s">
-        <v>1166</v>
+        <v>1196</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>1167</v>
+        <v>106</v>
       </c>
       <c r="C284" s="6" t="s">
-        <v>1168</v>
+        <v>1197</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>1169</v>
+        <v>1198</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F284" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G284" s="7" t="s">
-        <v>166</v>
+        <v>1199</v>
       </c>
       <c r="H284" s="10" t="s">
-        <v>354</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="6" t="s">
-        <v>1170</v>
+        <v>1201</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>653</v>
+        <v>248</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>1171</v>
+        <v>1202</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>38</v>
+        <v>1203</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F285" s="7" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="G285" s="7" t="s">
-        <v>1172</v>
+        <v>251</v>
       </c>
       <c r="H285" s="10" t="s">
-        <v>178</v>
+        <v>908</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="6" t="s">
-        <v>1173</v>
+        <v>1204</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>1174</v>
+        <v>54</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>1175</v>
+        <v>1205</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>1176</v>
+        <v>1206</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F286" s="7" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="G286" s="7" t="s">
-        <v>863</v>
+        <v>504</v>
       </c>
       <c r="H286" s="10" t="s">
-        <v>1177</v>
+        <v>349</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="6" t="s">
-        <v>1178</v>
+        <v>1207</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>1179</v>
+        <v>11</v>
       </c>
       <c r="C287" s="6" t="s">
-        <v>1180</v>
+        <v>1208</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>1181</v>
+        <v>1209</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F287" s="7" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G287" s="7" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="H287" s="10" t="s">
-        <v>1182</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="6" t="s">
-        <v>1183</v>
+        <v>1211</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>60</v>
+        <v>1212</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>1184</v>
+        <v>1213</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>1185</v>
+        <v>119</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F288" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G288" s="7" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="H288" s="10" t="s">
-        <v>1186</v>
+        <v>120</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="6" t="s">
-        <v>1187</v>
+        <v>1214</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>533</v>
+        <v>11</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>1188</v>
+        <v>1215</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>1189</v>
+        <v>1216</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F289" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G289" s="7" t="s">
-        <v>536</v>
+        <v>16</v>
       </c>
       <c r="H289" s="10" t="s">
-        <v>24</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="6" t="s">
-        <v>1190</v>
+        <v>1218</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>1191</v>
+        <v>54</v>
       </c>
       <c r="C290" s="6" t="s">
-        <v>1192</v>
+        <v>1219</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>452</v>
+        <v>1220</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F290" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G290" s="7" t="s">
-        <v>453</v>
+        <v>76</v>
       </c>
       <c r="H290" s="10" t="s">
-        <v>167</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="6" t="s">
-        <v>1193</v>
+        <v>1222</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="C291" s="6" t="s">
-        <v>1194</v>
+        <v>1223</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>1195</v>
+        <v>1224</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F291" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G291" s="7" t="s">
-        <v>1005</v>
+        <v>599</v>
       </c>
       <c r="H291" s="10" t="s">
-        <v>1196</v>
+        <v>814</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="6" t="s">
-        <v>1197</v>
+        <v>1225</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>255</v>
+        <v>1226</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>1198</v>
+        <v>1227</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>1199</v>
+        <v>97</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F292" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G292" s="7" t="s">
-        <v>258</v>
+        <v>446</v>
       </c>
       <c r="H292" s="10" t="s">
-        <v>901</v>
+        <v>162</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="6" t="s">
-        <v>1200</v>
+        <v>1228</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C293" s="6" t="s">
-        <v>1201</v>
+        <v>1229</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>1202</v>
+        <v>1230</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F293" s="7" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="G293" s="7" t="s">
-        <v>509</v>
+        <v>51</v>
       </c>
       <c r="H293" s="10" t="s">
-        <v>354</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="6" t="s">
-        <v>1203</v>
+        <v>1232</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="C294" s="6" t="s">
-        <v>1204</v>
+        <v>1233</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>1205</v>
+        <v>1234</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F294" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G294" s="7" t="s">
-        <v>16</v>
+        <v>353</v>
       </c>
       <c r="H294" s="10" t="s">
-        <v>1206</v>
+        <v>354</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="6" t="s">
-        <v>1207</v>
+        <v>1235</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>1208</v>
+        <v>1236</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>1209</v>
+        <v>1237</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>124</v>
+        <v>1238</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F295" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G295" s="7" t="s">
-        <v>33</v>
+        <v>1150</v>
       </c>
       <c r="H295" s="10" t="s">
-        <v>125</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="6" t="s">
-        <v>1210</v>
+        <v>1240</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>1211</v>
+        <v>1241</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>1212</v>
+        <v>1242</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F296" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G296" s="7" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="H296" s="10" t="s">
-        <v>1213</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="6" t="s">
-        <v>1214</v>
+        <v>1244</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>60</v>
+        <v>1108</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>1215</v>
+        <v>1245</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>1216</v>
+        <v>1246</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F297" s="7" t="s">
-        <v>81</v>
+        <v>412</v>
       </c>
       <c r="G297" s="7" t="s">
-        <v>82</v>
+        <v>413</v>
       </c>
       <c r="H297" s="10" t="s">
-        <v>1217</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="6" t="s">
-        <v>1218</v>
+        <v>1248</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>78</v>
+        <v>1163</v>
       </c>
       <c r="C298" s="6" t="s">
-        <v>1219</v>
+        <v>1249</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>1220</v>
+        <v>97</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F298" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G298" s="7" t="s">
-        <v>600</v>
+        <v>413</v>
       </c>
       <c r="H298" s="10" t="s">
-        <v>811</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="6" t="s">
-        <v>1221</v>
+        <v>1251</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>1223</v>
+        <v>1253</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>38</v>
+        <v>1254</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F299" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G299" s="7" t="s">
-        <v>453</v>
+        <v>150</v>
       </c>
       <c r="H299" s="10" t="s">
-        <v>167</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="6" t="s">
-        <v>1224</v>
+        <v>1256</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C300" s="6" t="s">
-        <v>1225</v>
+        <v>1257</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>1226</v>
+        <v>1258</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F300" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G300" s="7" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="H300" s="10" t="s">
-        <v>1227</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="6" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>184</v>
+        <v>1194</v>
       </c>
       <c r="C301" s="6" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>1230</v>
+        <v>201</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F301" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G301" s="7" t="s">
         <v>358</v>
       </c>
       <c r="H301" s="10" t="s">
-        <v>359</v>
+        <v>162</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="6" t="s">
-        <v>1231</v>
+        <v>1262</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>1232</v>
+        <v>653</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>1233</v>
+        <v>1263</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>1234</v>
+        <v>1264</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F302" s="7" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G302" s="7" t="s">
-        <v>1150</v>
+        <v>251</v>
       </c>
       <c r="H302" s="10" t="s">
-        <v>1235</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="6" t="s">
-        <v>1236</v>
+        <v>1266</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>72</v>
+        <v>419</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>1237</v>
+        <v>1267</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>1238</v>
+        <v>579</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F303" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G303" s="7" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="H303" s="10" t="s">
-        <v>1239</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="6" t="s">
-        <v>1240</v>
+        <v>1269</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>1108</v>
+        <v>54</v>
       </c>
       <c r="C304" s="6" t="s">
-        <v>1241</v>
+        <v>1270</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>1242</v>
+        <v>1271</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F304" s="7" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
       <c r="G304" s="7" t="s">
-        <v>420</v>
+        <v>58</v>
       </c>
       <c r="H304" s="10" t="s">
-        <v>1243</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="6" t="s">
-        <v>1244</v>
+        <v>1273</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>1245</v>
+        <v>54</v>
       </c>
       <c r="C305" s="6" t="s">
-        <v>1246</v>
+        <v>1274</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>38</v>
+        <v>1275</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F305" s="7" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
       <c r="G305" s="7" t="s">
-        <v>420</v>
+        <v>58</v>
       </c>
       <c r="H305" s="10" t="s">
-        <v>1247</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="6" t="s">
-        <v>1248</v>
+        <v>1277</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>1249</v>
+        <v>177</v>
       </c>
       <c r="C306" s="6" t="s">
-        <v>1250</v>
+        <v>1278</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>1251</v>
+        <v>1279</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F306" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G306" s="7" t="s">
-        <v>155</v>
+        <v>287</v>
       </c>
       <c r="H306" s="10" t="s">
-        <v>178</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="6" t="s">
-        <v>1252</v>
+        <v>1281</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>11</v>
+        <v>1282</v>
       </c>
       <c r="C307" s="6" t="s">
-        <v>1253</v>
+        <v>1283</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>1254</v>
+        <v>1284</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F307" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G307" s="7" t="s">
-        <v>16</v>
+        <v>161</v>
       </c>
       <c r="H307" s="10" t="s">
-        <v>1255</v>
+        <v>162</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="6" t="s">
-        <v>1256</v>
+        <v>1285</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>60</v>
+        <v>957</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>1257</v>
+        <v>1286</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F308" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G308" s="7" t="s">
-        <v>509</v>
+        <v>241</v>
       </c>
       <c r="H308" s="10" t="s">
-        <v>354</v>
+        <v>242</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="6" t="s">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>1191</v>
+        <v>267</v>
       </c>
       <c r="C309" s="6" t="s">
-        <v>1260</v>
+        <v>1289</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>208</v>
+        <v>1290</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F309" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G309" s="7" t="s">
-        <v>363</v>
+        <v>91</v>
       </c>
       <c r="H309" s="10" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="6" t="s">
-        <v>1261</v>
+        <v>1291</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>653</v>
+        <v>985</v>
       </c>
       <c r="C310" s="6" t="s">
-        <v>1262</v>
+        <v>1292</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>1263</v>
+        <v>1293</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F310" s="7" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="G310" s="7" t="s">
-        <v>258</v>
+        <v>982</v>
       </c>
       <c r="H310" s="10" t="s">
-        <v>1264</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="6" t="s">
-        <v>1265</v>
+        <v>1295</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>426</v>
+        <v>506</v>
       </c>
       <c r="C311" s="6" t="s">
-        <v>1266</v>
+        <v>1296</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>581</v>
+        <v>1297</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F311" s="7" t="s">
-        <v>63</v>
+        <v>509</v>
       </c>
       <c r="G311" s="7" t="s">
-        <v>75</v>
+        <v>509</v>
       </c>
       <c r="H311" s="10" t="s">
-        <v>1267</v>
+        <v>510</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="6" t="s">
-        <v>1268</v>
+        <v>1298</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="C312" s="6" t="s">
-        <v>1269</v>
+        <v>1299</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>1270</v>
+        <v>1300</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F312" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G312" s="7" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="H312" s="10" t="s">
-        <v>1271</v>
+        <v>34</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="6" t="s">
-        <v>1272</v>
+        <v>1301</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>60</v>
+        <v>1177</v>
       </c>
       <c r="C313" s="6" t="s">
-        <v>1273</v>
+        <v>1302</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>1274</v>
+        <v>1303</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F313" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G313" s="7" t="s">
-        <v>64</v>
+        <v>867</v>
       </c>
       <c r="H313" s="10" t="s">
-        <v>1275</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="6" t="s">
-        <v>1276</v>
+        <v>1305</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>184</v>
+        <v>957</v>
       </c>
       <c r="C314" s="6" t="s">
-        <v>1277</v>
+        <v>1306</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>1278</v>
+        <v>1307</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F314" s="7" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="G314" s="7" t="s">
-        <v>293</v>
+        <v>241</v>
       </c>
       <c r="H314" s="10" t="s">
-        <v>1279</v>
+        <v>242</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="s">
-        <v>1280</v>
+        <v>1308</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>1281</v>
+        <v>177</v>
       </c>
       <c r="C315" s="6" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>1283</v>
+        <v>1310</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F315" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G315" s="7" t="s">
-        <v>166</v>
+        <v>1047</v>
       </c>
       <c r="H315" s="10" t="s">
-        <v>167</v>
+        <v>349</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="6" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>943</v>
+        <v>11</v>
       </c>
       <c r="C316" s="6" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F316" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G316" s="7" t="s">
-        <v>248</v>
+        <v>109</v>
       </c>
       <c r="H316" s="10" t="s">
-        <v>249</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="6" t="s">
-        <v>1287</v>
+        <v>1315</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="C317" s="6" t="s">
-        <v>1288</v>
+        <v>1316</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>1289</v>
+        <v>1317</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F317" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G317" s="7" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="H317" s="10" t="s">
-        <v>227</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="6" t="s">
-        <v>1290</v>
+        <v>1319</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>981</v>
+        <v>1320</v>
       </c>
       <c r="C318" s="6" t="s">
-        <v>1291</v>
+        <v>1321</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>1292</v>
+        <v>722</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F318" s="7" t="s">
-        <v>45</v>
+        <v>412</v>
       </c>
       <c r="G318" s="7" t="s">
-        <v>973</v>
+        <v>413</v>
       </c>
       <c r="H318" s="10" t="s">
-        <v>1293</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="6" t="s">
-        <v>1294</v>
+        <v>1323</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>511</v>
+        <v>11</v>
       </c>
       <c r="C319" s="6" t="s">
-        <v>1295</v>
+        <v>1324</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>1296</v>
+        <v>1325</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F319" s="7" t="s">
-        <v>514</v>
+        <v>15</v>
       </c>
       <c r="G319" s="7" t="s">
-        <v>514</v>
+        <v>45</v>
       </c>
       <c r="H319" s="10" t="s">
-        <v>515</v>
+        <v>171</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="6" t="s">
-        <v>1297</v>
+        <v>1326</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>30</v>
+        <v>1327</v>
       </c>
       <c r="C320" s="6" t="s">
-        <v>1298</v>
+        <v>1328</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>1299</v>
+        <v>1329</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F320" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G320" s="7" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="H320" s="10" t="s">
-        <v>34</v>
+        <v>219</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="6" t="s">
-        <v>1300</v>
+        <v>1330</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>473</v>
+        <v>122</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>1301</v>
+        <v>1331</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>1302</v>
+        <v>97</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F321" s="7" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="G321" s="7" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="H321" s="10" t="s">
-        <v>1076</v>
+        <v>516</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="6" t="s">
-        <v>1303</v>
+        <v>1332</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>1174</v>
+        <v>1333</v>
       </c>
       <c r="C322" s="6" t="s">
-        <v>1304</v>
+        <v>1334</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F322" s="7" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="G322" s="7" t="s">
-        <v>863</v>
+        <v>509</v>
       </c>
       <c r="H322" s="10" t="s">
-        <v>1306</v>
+        <v>510</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="6" t="s">
-        <v>1307</v>
+        <v>1336</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>943</v>
+        <v>1337</v>
       </c>
       <c r="C323" s="6" t="s">
-        <v>1308</v>
+        <v>1338</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>1309</v>
+        <v>1339</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F323" s="7" t="s">
-        <v>97</v>
+        <v>907</v>
       </c>
       <c r="G323" s="7" t="s">
-        <v>248</v>
+        <v>907</v>
       </c>
       <c r="H323" s="10" t="s">
-        <v>249</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="6" t="s">
-        <v>1310</v>
+        <v>1341</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C324" s="6" t="s">
-        <v>1311</v>
+        <v>1342</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>1312</v>
+        <v>1343</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F324" s="7" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="G324" s="7" t="s">
-        <v>1048</v>
+        <v>58</v>
       </c>
       <c r="H324" s="10" t="s">
-        <v>354</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="6" t="s">
-        <v>1313</v>
+        <v>1345</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>1314</v>
+        <v>1346</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>1315</v>
+        <v>1347</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F325" s="7" t="s">
-        <v>15</v>
+        <v>737</v>
       </c>
       <c r="G325" s="7" t="s">
-        <v>114</v>
+        <v>737</v>
       </c>
       <c r="H325" s="10" t="s">
-        <v>1316</v>
+        <v>104</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="6" t="s">
-        <v>1317</v>
+        <v>1348</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C326" s="6" t="s">
-        <v>1318</v>
+        <v>1349</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>1319</v>
+        <v>1350</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G326" s="7" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="H326" s="10" t="s">
-        <v>1320</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="6" t="s">
-        <v>1321</v>
+        <v>1352</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C327" s="6" t="s">
-        <v>1322</v>
+        <v>1353</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>1323</v>
+        <v>1354</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F327" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G327" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H327" s="10" t="s">
-        <v>178</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="6" t="s">
-        <v>1324</v>
+        <v>1356</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>1325</v>
+        <v>226</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>1326</v>
+        <v>1357</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>1327</v>
+        <v>1358</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F328" s="7" t="s">
-        <v>97</v>
+        <v>412</v>
       </c>
       <c r="G328" s="7" t="s">
-        <v>97</v>
+        <v>413</v>
       </c>
       <c r="H328" s="10" t="s">
-        <v>227</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="6" t="s">
-        <v>1328</v>
+        <v>1359</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>1329</v>
+        <v>1360</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F329" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G329" s="7" t="s">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="H329" s="10" t="s">
-        <v>521</v>
+        <v>120</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="6" t="s">
-        <v>1330</v>
+        <v>1361</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>1331</v>
+        <v>1362</v>
       </c>
       <c r="C330" s="6" t="s">
-        <v>1332</v>
+        <v>1363</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>1333</v>
+        <v>1364</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F330" s="7" t="s">
-        <v>514</v>
+        <v>57</v>
       </c>
       <c r="G330" s="7" t="s">
-        <v>514</v>
+        <v>58</v>
       </c>
       <c r="H330" s="10" t="s">
-        <v>515</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="6" t="s">
-        <v>1334</v>
+        <v>1366</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>1335</v>
+        <v>177</v>
       </c>
       <c r="C331" s="6" t="s">
-        <v>1336</v>
+        <v>1367</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>1337</v>
+        <v>1368</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F331" s="7" t="s">
-        <v>900</v>
+        <v>22</v>
       </c>
       <c r="G331" s="7" t="s">
-        <v>900</v>
+        <v>298</v>
       </c>
       <c r="H331" s="10" t="s">
-        <v>1338</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="6" t="s">
-        <v>1339</v>
+        <v>1370</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>1340</v>
+        <v>1371</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>1341</v>
+        <v>1372</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F332" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G332" s="7" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="H332" s="10" t="s">
-        <v>1342</v>
+        <v>171</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="6" t="s">
-        <v>1343</v>
+        <v>1373</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>234</v>
+        <v>720</v>
       </c>
       <c r="C333" s="6" t="s">
-        <v>1344</v>
+        <v>1374</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>1345</v>
+        <v>722</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F333" s="7" t="s">
-        <v>736</v>
+        <v>412</v>
       </c>
       <c r="G333" s="7" t="s">
-        <v>736</v>
+        <v>413</v>
       </c>
       <c r="H333" s="10" t="s">
-        <v>109</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="6" t="s">
-        <v>1346</v>
+        <v>1376</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>195</v>
+        <v>497</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>1347</v>
+        <v>1377</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>1348</v>
+        <v>1378</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F334" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G334" s="7" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="H334" s="10" t="s">
-        <v>1349</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="6" t="s">
-        <v>1350</v>
+        <v>1380</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="C335" s="6" t="s">
-        <v>1351</v>
+        <v>1381</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>124</v>
+        <v>1382</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F335" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G335" s="7" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="H335" s="10" t="s">
-        <v>125</v>
+        <v>707</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="6" t="s">
-        <v>1352</v>
+        <v>1383</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="C336" s="6" t="s">
-        <v>1353</v>
+        <v>1384</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>1354</v>
+        <v>1385</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F336" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G336" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H336" s="10" t="s">
-        <v>1355</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="6" t="s">
-        <v>1356</v>
+        <v>1387</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C337" s="6" t="s">
-        <v>1357</v>
+        <v>1388</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>1358</v>
+        <v>119</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F337" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G337" s="7" t="s">
-        <v>420</v>
+        <v>33</v>
       </c>
       <c r="H337" s="10" t="s">
-        <v>1359</v>
+        <v>120</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="6" t="s">
-        <v>1360</v>
+        <v>1389</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>1361</v>
+        <v>1390</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>124</v>
+        <v>1391</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F338" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G338" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H338" s="10" t="s">
-        <v>125</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="6" t="s">
-        <v>1362</v>
+        <v>1393</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>1363</v>
+        <v>11</v>
       </c>
       <c r="C339" s="6" t="s">
-        <v>1364</v>
+        <v>1394</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>1365</v>
+        <v>1395</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F339" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G339" s="7" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H339" s="10" t="s">
-        <v>1366</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="6" t="s">
-        <v>1367</v>
+        <v>1397</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="C340" s="6" t="s">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>1369</v>
+        <v>1399</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F340" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G340" s="7" t="s">
-        <v>304</v>
+        <v>16</v>
       </c>
       <c r="H340" s="10" t="s">
-        <v>1370</v>
+        <v>802</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="6" t="s">
-        <v>1371</v>
+        <v>1400</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>719</v>
+        <v>61</v>
       </c>
       <c r="C341" s="6" t="s">
-        <v>1372</v>
+        <v>1401</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>721</v>
+        <v>1402</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F341" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G341" s="7" t="s">
-        <v>420</v>
+        <v>327</v>
       </c>
       <c r="H341" s="10" t="s">
-        <v>1373</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="6" t="s">
-        <v>1374</v>
+        <v>1404</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>1375</v>
+        <v>1405</v>
       </c>
       <c r="C342" s="6" t="s">
-        <v>1376</v>
+        <v>1406</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>1377</v>
+        <v>1407</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F342" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G342" s="7" t="s">
-        <v>16</v>
+        <v>353</v>
       </c>
       <c r="H342" s="10" t="s">
-        <v>1378</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="6" t="s">
-        <v>1379</v>
+        <v>1409</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>78</v>
+        <v>188</v>
       </c>
       <c r="C343" s="6" t="s">
-        <v>1380</v>
+        <v>1410</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>1381</v>
+        <v>1411</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F343" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G343" s="7" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="H343" s="10" t="s">
-        <v>706</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="6" t="s">
-        <v>1382</v>
+        <v>1413</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>78</v>
+        <v>1414</v>
       </c>
       <c r="C344" s="6" t="s">
-        <v>1383</v>
+        <v>1415</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>1384</v>
+        <v>1416</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F344" s="7" t="s">
-        <v>419</v>
+        <v>103</v>
       </c>
       <c r="G344" s="7" t="s">
-        <v>420</v>
+        <v>103</v>
       </c>
       <c r="H344" s="10" t="s">
-        <v>1385</v>
+        <v>104</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="6" t="s">
-        <v>1386</v>
+        <v>1417</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="C345" s="6" t="s">
-        <v>1387</v>
+        <v>1418</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>124</v>
+        <v>1419</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F345" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G345" s="7" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="H345" s="10" t="s">
-        <v>125</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="6" t="s">
-        <v>1388</v>
+        <v>1421</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>11</v>
+        <v>1422</v>
       </c>
       <c r="C346" s="6" t="s">
-        <v>1389</v>
+        <v>1423</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>1390</v>
+        <v>175</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F346" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G346" s="7" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="H346" s="10" t="s">
-        <v>1391</v>
+        <v>34</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="6" t="s">
-        <v>1392</v>
+        <v>1424</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C347" s="6" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>1394</v>
+        <v>1426</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G347" s="7" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="H347" s="10" t="s">
-        <v>1395</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="6" t="s">
-        <v>1396</v>
+        <v>1428</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>67</v>
+        <v>193</v>
       </c>
       <c r="C348" s="6" t="s">
-        <v>1397</v>
+        <v>1429</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>1398</v>
+        <v>1430</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F348" s="7" t="s">
-        <v>15</v>
+        <v>737</v>
       </c>
       <c r="G348" s="7" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="H348" s="10" t="s">
-        <v>799</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="6" t="s">
-        <v>1399</v>
+        <v>1432</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>67</v>
+        <v>1433</v>
       </c>
       <c r="C349" s="6" t="s">
-        <v>1400</v>
+        <v>1434</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>1401</v>
+        <v>1435</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G349" s="7" t="s">
-        <v>332</v>
+        <v>109</v>
       </c>
       <c r="H349" s="10" t="s">
-        <v>1402</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="6" t="s">
-        <v>1403</v>
+        <v>1437</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>1404</v>
+        <v>30</v>
       </c>
       <c r="C350" s="6" t="s">
-        <v>1405</v>
+        <v>1438</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>1406</v>
+        <v>119</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G350" s="7" t="s">
-        <v>358</v>
+        <v>33</v>
       </c>
       <c r="H350" s="10" t="s">
-        <v>1407</v>
+        <v>120</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="6" t="s">
-        <v>1408</v>
+        <v>1439</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>195</v>
+        <v>112</v>
       </c>
       <c r="C351" s="6" t="s">
-        <v>1409</v>
+        <v>1440</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>1410</v>
+        <v>1441</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F351" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G351" s="7" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="H351" s="10" t="s">
-        <v>1411</v>
+        <v>120</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="6" t="s">
-        <v>1412</v>
+        <v>1442</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="C352" s="6" t="s">
-        <v>1413</v>
+        <v>1443</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>1414</v>
+        <v>119</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F352" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G352" s="7" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="H352" s="10" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="6" t="s">
-        <v>1415</v>
+        <v>1444</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>111</v>
+        <v>497</v>
       </c>
       <c r="C353" s="6" t="s">
-        <v>1416</v>
+        <v>1445</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G353" s="7" t="s">
-        <v>114</v>
+        <v>1005</v>
       </c>
       <c r="H353" s="10" t="s">
-        <v>1418</v>
+        <v>110</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="6" t="s">
-        <v>1419</v>
+        <v>1447</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="C354" s="6" t="s">
-        <v>1420</v>
+        <v>1448</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>182</v>
+        <v>1449</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F354" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G354" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H354" s="10" t="s">
-        <v>34</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="6" t="s">
-        <v>1421</v>
+        <v>1451</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>11</v>
+        <v>720</v>
       </c>
       <c r="C355" s="6" t="s">
-        <v>1422</v>
+        <v>1452</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>1423</v>
+        <v>722</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F355" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G355" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H355" s="10" t="s">
-        <v>1424</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="6" t="s">
-        <v>1425</v>
+        <v>1454</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>200</v>
+        <v>1455</v>
       </c>
       <c r="C356" s="6" t="s">
-        <v>1426</v>
+        <v>1456</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>1427</v>
+        <v>175</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F356" s="7" t="s">
-        <v>736</v>
+        <v>22</v>
       </c>
       <c r="G356" s="7" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="H356" s="10" t="s">
-        <v>1428</v>
+        <v>34</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="6" t="s">
-        <v>1429</v>
+        <v>1457</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>1430</v>
+        <v>1163</v>
       </c>
       <c r="C357" s="6" t="s">
-        <v>1431</v>
+        <v>1458</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>1432</v>
+        <v>1459</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F357" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G357" s="7" t="s">
-        <v>114</v>
+        <v>413</v>
       </c>
       <c r="H357" s="10" t="s">
-        <v>1433</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="6" t="s">
-        <v>1434</v>
+        <v>1461</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C358" s="6" t="s">
-        <v>1435</v>
+        <v>1462</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>124</v>
+        <v>1463</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F358" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G358" s="7" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="H358" s="10" t="s">
-        <v>125</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="6" t="s">
-        <v>1436</v>
+        <v>1464</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="C359" s="6" t="s">
-        <v>1437</v>
+        <v>1465</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>1438</v>
+        <v>476</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G359" s="7" t="s">
-        <v>120</v>
+        <v>1466</v>
       </c>
       <c r="H359" s="10" t="s">
-        <v>125</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="6" t="s">
-        <v>1439</v>
+        <v>1468</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>101</v>
+        <v>1469</v>
       </c>
       <c r="C360" s="6" t="s">
-        <v>1440</v>
+        <v>1470</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>124</v>
+        <v>1471</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F360" s="7" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="G360" s="7" t="s">
-        <v>33</v>
+        <v>907</v>
       </c>
       <c r="H360" s="10" t="s">
-        <v>125</v>
+        <v>947</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="6" t="s">
-        <v>1441</v>
+        <v>1472</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C361" s="6" t="s">
-        <v>1442</v>
+        <v>1473</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>1443</v>
+        <v>1474</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F361" s="7" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G361" s="7" t="s">
         <v>51</v>
       </c>
       <c r="H361" s="10" t="s">
-        <v>1444</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="6" t="s">
-        <v>1445</v>
+        <v>1476</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>719</v>
+        <v>248</v>
       </c>
       <c r="C362" s="6" t="s">
-        <v>1446</v>
+        <v>1477</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>721</v>
+        <v>1478</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F362" s="7" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
       <c r="G362" s="7" t="s">
-        <v>420</v>
+        <v>58</v>
       </c>
       <c r="H362" s="10" t="s">
-        <v>1447</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="6" t="s">
-        <v>1448</v>
+        <v>1480</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>1449</v>
+        <v>461</v>
       </c>
       <c r="C363" s="6" t="s">
-        <v>1450</v>
+        <v>1481</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>182</v>
+        <v>1482</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="7" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H363" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="6" t="s">
-        <v>1451</v>
+        <v>1483</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>1245</v>
+        <v>54</v>
       </c>
       <c r="C364" s="6" t="s">
-        <v>1452</v>
+        <v>1484</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>1453</v>
+        <v>1485</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F364" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G364" s="7" t="s">
-        <v>420</v>
+        <v>130</v>
       </c>
       <c r="H364" s="10" t="s">
-        <v>1454</v>
+        <v>131</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="6" t="s">
-        <v>1455</v>
+        <v>1486</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
       <c r="C365" s="6" t="s">
-        <v>1456</v>
+        <v>1487</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>1457</v>
+        <v>1488</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F365" s="7" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="G365" s="7" t="s">
-        <v>57</v>
+        <v>1047</v>
       </c>
       <c r="H365" s="10" t="s">
-        <v>58</v>
+        <v>349</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="6" t="s">
-        <v>1458</v>
+        <v>1489</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C366" s="6" t="s">
-        <v>1459</v>
+        <v>1490</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>486</v>
+        <v>1491</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F366" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G366" s="7" t="s">
-        <v>1460</v>
+        <v>45</v>
       </c>
       <c r="H366" s="10" t="s">
-        <v>1461</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="6" t="s">
-        <v>1462</v>
+        <v>1493</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>1463</v>
+        <v>66</v>
       </c>
       <c r="C367" s="6" t="s">
-        <v>1464</v>
+        <v>1494</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>1465</v>
+        <v>1495</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F367" s="7" t="s">
-        <v>900</v>
+        <v>57</v>
       </c>
       <c r="G367" s="7" t="s">
-        <v>900</v>
+        <v>69</v>
       </c>
       <c r="H367" s="10" t="s">
-        <v>984</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="6" t="s">
-        <v>1466</v>
+        <v>1497</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>42</v>
+        <v>271</v>
       </c>
       <c r="C368" s="6" t="s">
-        <v>1467</v>
+        <v>1498</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>1468</v>
+        <v>1499</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F368" s="7" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="G368" s="7" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="H368" s="10" t="s">
-        <v>58</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="6" t="s">
-        <v>1469</v>
+        <v>1501</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>255</v>
+        <v>360</v>
       </c>
       <c r="C369" s="6" t="s">
-        <v>1470</v>
+        <v>1502</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>1471</v>
+        <v>1503</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F369" s="7" t="s">
-        <v>63</v>
+        <v>363</v>
       </c>
       <c r="G369" s="7" t="s">
-        <v>64</v>
+        <v>363</v>
       </c>
       <c r="H369" s="10" t="s">
-        <v>1472</v>
+        <v>713</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="6" t="s">
-        <v>1473</v>
+        <v>1504</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>466</v>
+        <v>54</v>
       </c>
       <c r="C370" s="6" t="s">
-        <v>1474</v>
+        <v>1505</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>1475</v>
+        <v>1506</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F370" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G370" s="7" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="H370" s="10" t="s">
-        <v>24</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="6" t="s">
-        <v>1476</v>
+        <v>1508</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>60</v>
+        <v>177</v>
       </c>
       <c r="C371" s="6" t="s">
-        <v>1477</v>
+        <v>1509</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>1478</v>
+        <v>1510</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F371" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G371" s="7" t="s">
-        <v>135</v>
+        <v>426</v>
       </c>
       <c r="H371" s="10" t="s">
-        <v>136</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="6" t="s">
-        <v>1479</v>
+        <v>1512</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>274</v>
+        <v>1032</v>
       </c>
       <c r="C372" s="6" t="s">
-        <v>1480</v>
+        <v>1513</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>1481</v>
+        <v>175</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F372" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G372" s="7" t="s">
-        <v>1048</v>
+        <v>33</v>
       </c>
       <c r="H372" s="10" t="s">
-        <v>354</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="6" t="s">
-        <v>1482</v>
+        <v>1514</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>78</v>
+        <v>188</v>
       </c>
       <c r="C373" s="6" t="s">
-        <v>1483</v>
+        <v>1515</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>1484</v>
+        <v>1516</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F373" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G373" s="7" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H373" s="10" t="s">
-        <v>1485</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="6" t="s">
-        <v>1486</v>
+        <v>1518</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>72</v>
+        <v>1519</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>1487</v>
+        <v>1520</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1488</v>
+        <v>175</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F374" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G374" s="7" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H374" s="10" t="s">
-        <v>1489</v>
+        <v>34</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="6" t="s">
-        <v>1490</v>
+        <v>1521</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>278</v>
+        <v>54</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>1491</v>
+        <v>1522</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1492</v>
+        <v>407</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F375" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G375" s="7" t="s">
-        <v>155</v>
+        <v>408</v>
       </c>
       <c r="H375" s="10" t="s">
-        <v>1493</v>
+        <v>349</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="6" t="s">
-        <v>1494</v>
+        <v>1523</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>365</v>
+        <v>66</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>1495</v>
+        <v>1524</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1496</v>
+        <v>1525</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F376" s="7" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="G376" s="7" t="s">
-        <v>39</v>
+        <v>251</v>
       </c>
       <c r="H376" s="10" t="s">
-        <v>712</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="6" t="s">
-        <v>1497</v>
+        <v>1527</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>60</v>
+        <v>677</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>1498</v>
+        <v>1528</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1499</v>
+        <v>1529</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F377" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G377" s="7" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H377" s="10" t="s">
-        <v>1500</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="6" t="s">
-        <v>1501</v>
+        <v>1531</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>184</v>
+        <v>281</v>
       </c>
       <c r="C378" s="6" t="s">
-        <v>1502</v>
+        <v>1532</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>1503</v>
+        <v>1533</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F378" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G378" s="7" t="s">
-        <v>433</v>
+        <v>91</v>
       </c>
       <c r="H378" s="10" t="s">
-        <v>1504</v>
+        <v>219</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="6" t="s">
-        <v>1505</v>
+        <v>1534</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>1031</v>
+        <v>177</v>
       </c>
       <c r="C379" s="6" t="s">
-        <v>1506</v>
+        <v>1535</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>182</v>
+        <v>1536</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="7" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="H379" s="10" t="s">
-        <v>58</v>
+        <v>814</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="6" t="s">
-        <v>1507</v>
+        <v>1537</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>195</v>
+        <v>54</v>
       </c>
       <c r="C380" s="6" t="s">
-        <v>1508</v>
+        <v>1538</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1509</v>
+        <v>1539</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F380" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G380" s="7" t="s">
-        <v>155</v>
+        <v>223</v>
       </c>
       <c r="H380" s="10" t="s">
-        <v>1510</v>
+        <v>364</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="6" t="s">
-        <v>1511</v>
+        <v>1540</v>
       </c>
       <c r="B381" s="6" t="s">
-        <v>1512</v>
+        <v>11</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>1513</v>
+        <v>1541</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>182</v>
+        <v>1542</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F381" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G381" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H381" s="10" t="s">
-        <v>34</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="6" t="s">
-        <v>1514</v>
+        <v>1544</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>1515</v>
+        <v>11</v>
       </c>
       <c r="C382" s="6" t="s">
-        <v>1516</v>
+        <v>1545</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>182</v>
+        <v>1546</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F382" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G382" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H382" s="10" t="s">
-        <v>34</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="6" t="s">
-        <v>1517</v>
+        <v>1548</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C383" s="6" t="s">
-        <v>1518</v>
+        <v>1549</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>414</v>
+        <v>97</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F383" s="7" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="G383" s="7" t="s">
-        <v>415</v>
+        <v>125</v>
       </c>
       <c r="H383" s="10" t="s">
-        <v>354</v>
+        <v>126</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="6" t="s">
-        <v>1519</v>
+        <v>1550</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>72</v>
+        <v>1551</v>
       </c>
       <c r="C384" s="6" t="s">
-        <v>1520</v>
+        <v>1552</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>1521</v>
+        <v>1553</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F384" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G384" s="7" t="s">
-        <v>258</v>
+        <v>150</v>
       </c>
       <c r="H384" s="10" t="s">
-        <v>1522</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="6" t="s">
-        <v>1523</v>
+        <v>1555</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>676</v>
+        <v>95</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>1524</v>
+        <v>1556</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1525</v>
+        <v>97</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F385" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G385" s="7" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="H385" s="10" t="s">
-        <v>1526</v>
+        <v>99</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="6" t="s">
-        <v>1527</v>
+        <v>1557</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="C386" s="6" t="s">
-        <v>1528</v>
+        <v>1558</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1529</v>
+        <v>1559</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F386" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G386" s="7" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="H386" s="10" t="s">
-        <v>227</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="6" t="s">
-        <v>1530</v>
+        <v>1561</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>184</v>
+        <v>715</v>
       </c>
       <c r="C387" s="6" t="s">
-        <v>1531</v>
+        <v>1562</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1532</v>
+        <v>1563</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F387" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G387" s="7" t="s">
-        <v>145</v>
+        <v>75</v>
       </c>
       <c r="H387" s="10" t="s">
-        <v>1533</v>
+        <v>224</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="6" t="s">
-        <v>1534</v>
+        <v>1564</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C388" s="6" t="s">
-        <v>1535</v>
+        <v>1565</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1536</v>
+        <v>1566</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F388" s="7" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G388" s="7" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="H388" s="10" t="s">
-        <v>368</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="6" t="s">
-        <v>1537</v>
+        <v>1568</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C389" s="6" t="s">
-        <v>1538</v>
+        <v>1569</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1539</v>
+        <v>1570</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G389" s="7" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="H389" s="10" t="s">
-        <v>1540</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="6" t="s">
-        <v>1541</v>
+        <v>1572</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="C390" s="6" t="s">
-        <v>1542</v>
+        <v>1573</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1543</v>
+        <v>119</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F390" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G390" s="7" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="H390" s="10" t="s">
-        <v>1544</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="6" t="s">
-        <v>1545</v>
+        <v>1575</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>344</v>
+        <v>715</v>
       </c>
       <c r="C391" s="6" t="s">
-        <v>1546</v>
+        <v>1576</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>38</v>
+        <v>1577</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F391" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G391" s="7" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="H391" s="10" t="s">
-        <v>40</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="6" t="s">
-        <v>1547</v>
+        <v>1579</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>1548</v>
+        <v>61</v>
       </c>
       <c r="C392" s="6" t="s">
-        <v>1549</v>
+        <v>1580</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>177</v>
+        <v>1581</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F392" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G392" s="7" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="H392" s="10" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="6" t="s">
-        <v>1550</v>
+        <v>1582</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C393" s="6" t="s">
-        <v>1551</v>
+        <v>1583</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>38</v>
+        <v>1584</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F393" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G393" s="7" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="H393" s="10" t="s">
-        <v>104</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="6" t="s">
-        <v>1552</v>
+        <v>1586</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>11</v>
+        <v>1587</v>
       </c>
       <c r="C394" s="6" t="s">
-        <v>1553</v>
+        <v>1588</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1554</v>
+        <v>1589</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F394" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G394" s="7" t="s">
-        <v>16</v>
+        <v>161</v>
       </c>
       <c r="H394" s="10" t="s">
-        <v>1555</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="6" t="s">
-        <v>1556</v>
+        <v>1591</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>714</v>
+        <v>54</v>
       </c>
       <c r="C395" s="6" t="s">
-        <v>1557</v>
+        <v>1592</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1558</v>
+        <v>1593</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F395" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G395" s="7" t="s">
-        <v>81</v>
+        <v>376</v>
       </c>
       <c r="H395" s="10" t="s">
-        <v>232</v>
+        <v>349</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="6" t="s">
-        <v>1559</v>
+        <v>1594</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C396" s="6" t="s">
-        <v>1560</v>
+        <v>1595</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1561</v>
+        <v>1596</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F396" s="7" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G396" s="7" t="s">
-        <v>231</v>
+        <v>76</v>
       </c>
       <c r="H396" s="10" t="s">
-        <v>1562</v>
+        <v>288</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="6" t="s">
-        <v>1563</v>
+        <v>1597</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C397" s="6" t="s">
-        <v>1564</v>
+        <v>1598</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1565</v>
+        <v>1599</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F397" s="7" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G397" s="7" t="s">
-        <v>51</v>
+        <v>570</v>
       </c>
       <c r="H397" s="10" t="s">
-        <v>1566</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="6" t="s">
-        <v>1567</v>
+        <v>1601</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>234</v>
+        <v>1602</v>
       </c>
       <c r="C398" s="6" t="s">
-        <v>1568</v>
+        <v>1603</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F398" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G398" s="7" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="H398" s="10" t="s">
-        <v>1569</v>
+        <v>162</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="6" t="s">
-        <v>1570</v>
+        <v>1604</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>714</v>
+        <v>1605</v>
       </c>
       <c r="C399" s="6" t="s">
-        <v>1571</v>
+        <v>1606</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>1572</v>
+        <v>175</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F399" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G399" s="7" t="s">
-        <v>155</v>
+        <v>33</v>
       </c>
       <c r="H399" s="10" t="s">
-        <v>1573</v>
+        <v>34</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="6" t="s">
-        <v>1574</v>
+        <v>1607</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>67</v>
+        <v>336</v>
       </c>
       <c r="C400" s="6" t="s">
-        <v>1575</v>
+        <v>1608</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>1576</v>
+        <v>204</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F400" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G400" s="7" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H400" s="10" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="6" t="s">
-        <v>1577</v>
+        <v>1609</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="C401" s="6" t="s">
-        <v>1578</v>
+        <v>1610</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1579</v>
+        <v>386</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F401" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G401" s="7" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H401" s="10" t="s">
-        <v>1580</v>
+        <v>349</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="6" t="s">
-        <v>1581</v>
+        <v>1611</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>1582</v>
+        <v>72</v>
       </c>
       <c r="C402" s="6" t="s">
-        <v>1583</v>
+        <v>1612</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1584</v>
+        <v>722</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F402" s="7" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="G402" s="7" t="s">
-        <v>166</v>
+        <v>413</v>
       </c>
       <c r="H402" s="10" t="s">
-        <v>354</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="6" t="s">
-        <v>1585</v>
+        <v>1614</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="C403" s="6" t="s">
-        <v>1586</v>
+        <v>1615</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>1587</v>
+        <v>1616</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F403" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G403" s="7" t="s">
-        <v>380</v>
+        <v>161</v>
       </c>
       <c r="H403" s="10" t="s">
-        <v>354</v>
+        <v>162</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="6" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>60</v>
+        <v>1618</v>
       </c>
       <c r="C404" s="6" t="s">
-        <v>1589</v>
+        <v>1619</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>1590</v>
+        <v>1620</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F404" s="7" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G404" s="7" t="s">
-        <v>82</v>
+        <v>1621</v>
       </c>
       <c r="H404" s="10" t="s">
-        <v>294</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="6" t="s">
-        <v>1591</v>
+        <v>1623</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C405" s="6" t="s">
-        <v>1592</v>
+        <v>1624</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>1593</v>
+        <v>1625</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F405" s="7" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G405" s="7" t="s">
-        <v>575</v>
+        <v>16</v>
       </c>
       <c r="H405" s="10" t="s">
-        <v>1594</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="6" t="s">
-        <v>1595</v>
+        <v>1627</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>1596</v>
+        <v>452</v>
       </c>
       <c r="C406" s="6" t="s">
-        <v>1597</v>
+        <v>1628</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>165</v>
+        <v>1629</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F406" s="7" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="G406" s="7" t="s">
-        <v>166</v>
+        <v>413</v>
       </c>
       <c r="H406" s="10" t="s">
-        <v>167</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="6" t="s">
-        <v>1598</v>
+        <v>1631</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>1599</v>
+        <v>11</v>
       </c>
       <c r="C407" s="6" t="s">
-        <v>1600</v>
+        <v>1632</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>182</v>
+        <v>1633</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F407" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G407" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H407" s="10" t="s">
-        <v>34</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="6" t="s">
-        <v>1601</v>
+        <v>1634</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>341</v>
+        <v>226</v>
       </c>
       <c r="C408" s="6" t="s">
-        <v>1602</v>
+        <v>1635</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>211</v>
+        <v>1636</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F408" s="7" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="G408" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="H408" s="10" t="s">
-        <v>34</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="6" t="s">
-        <v>1603</v>
+        <v>1638</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>234</v>
+        <v>1639</v>
       </c>
       <c r="C409" s="6" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>393</v>
+        <v>1641</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F409" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G409" s="7" t="s">
-        <v>166</v>
+        <v>1642</v>
       </c>
       <c r="H409" s="10" t="s">
-        <v>354</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="6" t="s">
-        <v>1605</v>
+        <v>1643</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="C410" s="6" t="s">
-        <v>1606</v>
+        <v>1644</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>721</v>
+        <v>1645</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F410" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G410" s="7" t="s">
-        <v>420</v>
+        <v>353</v>
       </c>
       <c r="H410" s="10" t="s">
-        <v>1607</v>
+        <v>354</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="6" t="s">
-        <v>1608</v>
+        <v>1646</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="C411" s="6" t="s">
-        <v>1609</v>
+        <v>1647</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>1610</v>
+        <v>1648</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F411" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G411" s="7" t="s">
-        <v>166</v>
+        <v>1649</v>
       </c>
       <c r="H411" s="10" t="s">
-        <v>167</v>
+        <v>794</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="6" t="s">
-        <v>1611</v>
+        <v>1650</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>1612</v>
+        <v>720</v>
       </c>
       <c r="C412" s="6" t="s">
-        <v>1613</v>
+        <v>1651</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>1614</v>
+        <v>722</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F412" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G412" s="7" t="s">
-        <v>1615</v>
+        <v>1652</v>
       </c>
       <c r="H412" s="10" t="s">
-        <v>1616</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="6" t="s">
-        <v>1617</v>
+        <v>1654</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C413" s="6" t="s">
-        <v>1618</v>
+        <v>1655</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1619</v>
+        <v>1656</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F413" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G413" s="7" t="s">
-        <v>16</v>
+        <v>612</v>
       </c>
       <c r="H413" s="10" t="s">
-        <v>1620</v>
+        <v>131</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="6" t="s">
-        <v>1621</v>
+        <v>1657</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>473</v>
+        <v>61</v>
       </c>
       <c r="C414" s="6" t="s">
-        <v>1622</v>
+        <v>1658</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1623</v>
+        <v>1659</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F414" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G414" s="7" t="s">
-        <v>420</v>
+        <v>1005</v>
       </c>
       <c r="H414" s="10" t="s">
-        <v>1624</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="6" t="s">
-        <v>1625</v>
+        <v>1661</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>11</v>
+        <v>1433</v>
       </c>
       <c r="C415" s="6" t="s">
-        <v>1626</v>
+        <v>1662</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>1627</v>
+        <v>1663</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F415" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G415" s="7" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="H415" s="10" t="s">
-        <v>1555</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="6" t="s">
-        <v>1628</v>
+        <v>1665</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>234</v>
+        <v>271</v>
       </c>
       <c r="C416" s="6" t="s">
-        <v>1629</v>
+        <v>1666</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>1630</v>
+        <v>722</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F416" s="7" t="s">
-        <v>298</v>
+        <v>412</v>
       </c>
       <c r="G416" s="7" t="s">
-        <v>322</v>
+        <v>413</v>
       </c>
       <c r="H416" s="10" t="s">
-        <v>178</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="6" t="s">
-        <v>1631</v>
+        <v>1668</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>1632</v>
+        <v>1669</v>
       </c>
       <c r="C417" s="6" t="s">
-        <v>1633</v>
+        <v>1670</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>1634</v>
+        <v>1671</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F417" s="7" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="G417" s="7" t="s">
-        <v>1635</v>
+        <v>91</v>
       </c>
       <c r="H417" s="10" t="s">
-        <v>178</v>
+        <v>219</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="6" t="s">
-        <v>1636</v>
+        <v>1672</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C418" s="6" t="s">
-        <v>1637</v>
+        <v>1673</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1638</v>
+        <v>1674</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F418" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G418" s="7" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="H418" s="10" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="6" t="s">
-        <v>1639</v>
+        <v>1675</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C419" s="6" t="s">
-        <v>1640</v>
+        <v>1676</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>1641</v>
+        <v>1677</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F419" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G419" s="7" t="s">
-        <v>1642</v>
+        <v>413</v>
       </c>
       <c r="H419" s="10" t="s">
-        <v>791</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="6" t="s">
-        <v>1643</v>
+        <v>1679</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>719</v>
+        <v>1680</v>
       </c>
       <c r="C420" s="6" t="s">
-        <v>1644</v>
+        <v>1681</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>721</v>
+        <v>1682</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F420" s="7" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
       <c r="G420" s="7" t="s">
-        <v>1645</v>
+        <v>58</v>
       </c>
       <c r="H420" s="10" t="s">
-        <v>1646</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="6" t="s">
-        <v>1647</v>
+        <v>1679</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>60</v>
+        <v>573</v>
       </c>
       <c r="C421" s="6" t="s">
-        <v>1648</v>
+        <v>1684</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1649</v>
+        <v>1685</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F421" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G421" s="7" t="s">
-        <v>613</v>
+        <v>150</v>
       </c>
       <c r="H421" s="10" t="s">
-        <v>136</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="6" t="s">
-        <v>1650</v>
+        <v>1687</v>
       </c>
       <c r="B422" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C422" s="6" t="s">
-        <v>1651</v>
+        <v>1688</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1652</v>
+        <v>1689</v>
       </c>
       <c r="E422" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F422" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G422" s="7" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="H422" s="10" t="s">
-        <v>1653</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="6" t="s">
-        <v>1654</v>
+        <v>1691</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>1430</v>
+        <v>193</v>
       </c>
       <c r="C423" s="6" t="s">
-        <v>1655</v>
+        <v>1692</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1656</v>
+        <v>1693</v>
       </c>
       <c r="E423" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F423" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G423" s="7" t="s">
-        <v>114</v>
+        <v>599</v>
       </c>
       <c r="H423" s="10" t="s">
-        <v>1657</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="6" t="s">
-        <v>1658</v>
+        <v>1695</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>278</v>
+        <v>54</v>
       </c>
       <c r="C424" s="6" t="s">
-        <v>1659</v>
+        <v>1696</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>721</v>
+        <v>1697</v>
       </c>
       <c r="E424" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F424" s="7" t="s">
-        <v>419</v>
+        <v>39</v>
       </c>
       <c r="G424" s="7" t="s">
-        <v>420</v>
+        <v>264</v>
       </c>
       <c r="H424" s="10" t="s">
-        <v>1660</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="6" t="s">
-        <v>1661</v>
+        <v>1699</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>1662</v>
+        <v>248</v>
       </c>
       <c r="C425" s="6" t="s">
-        <v>1663</v>
+        <v>1700</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1664</v>
+        <v>1701</v>
       </c>
       <c r="E425" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F425" s="7" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="G425" s="7" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="H425" s="10" t="s">
-        <v>227</v>
+        <v>510</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="6" t="s">
-        <v>1665</v>
+        <v>1702</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>60</v>
+        <v>1703</v>
       </c>
       <c r="C426" s="6" t="s">
-        <v>1666</v>
+        <v>1704</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>1667</v>
+        <v>1705</v>
       </c>
       <c r="E426" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F426" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G426" s="7" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="H426" s="10" t="s">
-        <v>359</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="6" t="s">
-        <v>1668</v>
+        <v>1707</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>1669</v>
+        <v>267</v>
       </c>
       <c r="C427" s="6" t="s">
-        <v>1670</v>
+        <v>1708</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>1671</v>
+        <v>1709</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F427" s="7" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G427" s="7" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="H427" s="10" t="s">
-        <v>1672</v>
+        <v>219</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="6" t="s">
-        <v>1673</v>
+        <v>1710</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="C428" s="6" t="s">
-        <v>1674</v>
+        <v>1711</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>1675</v>
+        <v>1712</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F428" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G428" s="7" t="s">
-        <v>64</v>
+        <v>1005</v>
       </c>
       <c r="H428" s="10" t="s">
-        <v>1676</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="6" t="s">
-        <v>1677</v>
+        <v>1714</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="C429" s="6" t="s">
-        <v>1678</v>
+        <v>1715</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>1679</v>
+        <v>1716</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F429" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G429" s="7" t="s">
-        <v>600</v>
+        <v>45</v>
       </c>
       <c r="H429" s="10" t="s">
-        <v>1680</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="6" t="s">
-        <v>1681</v>
+        <v>1718</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>11</v>
+        <v>1719</v>
       </c>
       <c r="C430" s="6" t="s">
-        <v>1682</v>
+        <v>1720</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1683</v>
+        <v>1721</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F430" s="7" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="G430" s="7" t="s">
-        <v>16</v>
+        <v>455</v>
       </c>
       <c r="H430" s="10" t="s">
-        <v>1684</v>
+        <v>890</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="6" t="s">
-        <v>1685</v>
+        <v>1722</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C431" s="6" t="s">
-        <v>1686</v>
+        <v>1723</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>1687</v>
+        <v>1724</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F431" s="7" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G431" s="7" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="H431" s="10" t="s">
-        <v>477</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="6" t="s">
-        <v>1688</v>
+        <v>1726</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>255</v>
+        <v>54</v>
       </c>
       <c r="C432" s="6" t="s">
-        <v>1689</v>
+        <v>1727</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>1690</v>
+        <v>1728</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F432" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G432" s="7" t="s">
-        <v>75</v>
+        <v>1621</v>
       </c>
       <c r="H432" s="10" t="s">
-        <v>515</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="6" t="s">
-        <v>1691</v>
+        <v>1729</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>1692</v>
+        <v>271</v>
       </c>
       <c r="C433" s="6" t="s">
-        <v>1693</v>
+        <v>1730</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>1694</v>
+        <v>1731</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F433" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G433" s="7" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="H433" s="10" t="s">
-        <v>1695</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="6" t="s">
-        <v>1696</v>
+        <v>1733</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>274</v>
+        <v>677</v>
       </c>
       <c r="C434" s="6" t="s">
-        <v>1697</v>
+        <v>1734</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>1698</v>
+        <v>1735</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F434" s="7" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="G434" s="7" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="H434" s="10" t="s">
-        <v>227</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="6" t="s">
-        <v>1699</v>
+        <v>1737</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="C435" s="6" t="s">
-        <v>1700</v>
+        <v>1738</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>1701</v>
+        <v>119</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F435" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G435" s="7" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="H435" s="10" t="s">
-        <v>1702</v>
+        <v>120</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="6" t="s">
-        <v>1703</v>
+        <v>1739</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>11</v>
+        <v>1740</v>
       </c>
       <c r="C436" s="6" t="s">
-        <v>1704</v>
+        <v>1741</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>1705</v>
+        <v>1742</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F436" s="7" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="G436" s="7" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="H436" s="10" t="s">
-        <v>1706</v>
+        <v>219</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="6" t="s">
-        <v>1707</v>
+        <v>1743</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>1708</v>
+        <v>66</v>
       </c>
       <c r="C437" s="6" t="s">
-        <v>1709</v>
+        <v>1744</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>1710</v>
+        <v>1745</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F437" s="7" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="G437" s="7" t="s">
-        <v>882</v>
+        <v>69</v>
       </c>
       <c r="H437" s="10" t="s">
-        <v>883</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="6" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>11</v>
+        <v>1748</v>
       </c>
       <c r="C438" s="6" t="s">
-        <v>1712</v>
+        <v>1749</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>1713</v>
+        <v>1750</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G438" s="7" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="H438" s="10" t="s">
-        <v>1714</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="6" t="s">
-        <v>1715</v>
+        <v>1752</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C439" s="6" t="s">
-        <v>1716</v>
+        <v>1753</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1614</v>
+        <v>1754</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F439" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G439" s="7" t="s">
-        <v>1615</v>
+        <v>867</v>
       </c>
       <c r="H439" s="10" t="s">
-        <v>1616</v>
+        <v>229</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="6" t="s">
-        <v>1717</v>
+        <v>1755</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>278</v>
+        <v>653</v>
       </c>
       <c r="C440" s="6" t="s">
-        <v>1718</v>
+        <v>1756</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1719</v>
+        <v>97</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F440" s="7" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="G440" s="7" t="s">
-        <v>51</v>
+        <v>1642</v>
       </c>
       <c r="H440" s="10" t="s">
-        <v>1720</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="6" t="s">
-        <v>1721</v>
+        <v>1757</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C441" s="6" t="s">
-        <v>1722</v>
+        <v>1758</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1723</v>
+        <v>1759</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F441" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G441" s="7" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H441" s="10" t="s">
-        <v>1724</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="6" t="s">
-        <v>1725</v>
+        <v>1761</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>78</v>
+        <v>461</v>
       </c>
       <c r="C442" s="6" t="s">
-        <v>1726</v>
+        <v>1762</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>1694</v>
+        <v>1763</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F442" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G442" s="7" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="H442" s="10" t="s">
-        <v>952</v>
+        <v>131</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="6" t="s">
-        <v>1727</v>
+        <v>1764</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="C443" s="6" t="s">
-        <v>1728</v>
+        <v>1765</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>124</v>
+        <v>1766</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F443" s="7" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="G443" s="7" t="s">
-        <v>33</v>
+        <v>432</v>
       </c>
       <c r="H443" s="10" t="s">
-        <v>125</v>
+        <v>472</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="6" t="s">
-        <v>1729</v>
+        <v>1767</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>1730</v>
+        <v>188</v>
       </c>
       <c r="C444" s="6" t="s">
-        <v>1731</v>
+        <v>1768</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1732</v>
+        <v>722</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F444" s="7" t="s">
-        <v>97</v>
+        <v>412</v>
       </c>
       <c r="G444" s="7" t="s">
-        <v>97</v>
+        <v>413</v>
       </c>
       <c r="H444" s="10" t="s">
-        <v>227</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="6" t="s">
-        <v>1733</v>
+        <v>1770</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>72</v>
+        <v>193</v>
       </c>
       <c r="C445" s="6" t="s">
-        <v>1734</v>
+        <v>1771</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1735</v>
+        <v>1772</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F445" s="7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G445" s="7" t="s">
         <v>75</v>
       </c>
       <c r="H445" s="10" t="s">
-        <v>1736</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="6" t="s">
-        <v>1737</v>
+        <v>1774</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>1738</v>
+        <v>11</v>
       </c>
       <c r="C446" s="6" t="s">
-        <v>1739</v>
+        <v>1775</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G446" s="7" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H446" s="10" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="6" t="s">
-        <v>1742</v>
+        <v>1778</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="C447" s="6" t="s">
-        <v>1743</v>
+        <v>1779</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1744</v>
+        <v>1780</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F447" s="7" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G447" s="7" t="s">
-        <v>863</v>
+        <v>140</v>
       </c>
       <c r="H447" s="10" t="s">
-        <v>58</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="6" t="s">
-        <v>1745</v>
+        <v>1782</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>653</v>
+        <v>1719</v>
       </c>
       <c r="C448" s="6" t="s">
-        <v>1746</v>
+        <v>1783</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>38</v>
+        <v>1784</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F448" s="7" t="s">
-        <v>298</v>
+        <v>103</v>
       </c>
       <c r="G448" s="7" t="s">
-        <v>1635</v>
+        <v>455</v>
       </c>
       <c r="H448" s="10" t="s">
-        <v>178</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="6" t="s">
-        <v>1747</v>
+        <v>1786</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>676</v>
+        <v>177</v>
       </c>
       <c r="C449" s="6" t="s">
-        <v>1748</v>
+        <v>1787</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1749</v>
+        <v>1788</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F449" s="7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G449" s="7" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="H449" s="10" t="s">
-        <v>1750</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="6" t="s">
-        <v>1751</v>
+        <v>1790</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>466</v>
+        <v>1791</v>
       </c>
       <c r="C450" s="6" t="s">
-        <v>1752</v>
+        <v>1792</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1753</v>
+        <v>1793</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F450" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G450" s="7" t="s">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="H450" s="10" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="6" t="s">
-        <v>1754</v>
+        <v>1794</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C451" s="6" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="E451" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F451" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G451" s="7" t="s">
-        <v>439</v>
+        <v>16</v>
       </c>
       <c r="H451" s="10" t="s">
-        <v>1757</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="6" t="s">
-        <v>1758</v>
+        <v>1798</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>195</v>
+        <v>66</v>
       </c>
       <c r="C452" s="6" t="s">
-        <v>1759</v>
+        <v>1799</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>721</v>
+        <v>1800</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F452" s="7" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
       <c r="G452" s="7" t="s">
-        <v>420</v>
+        <v>69</v>
       </c>
       <c r="H452" s="10" t="s">
-        <v>1760</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="6" t="s">
-        <v>1761</v>
+        <v>1802</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>200</v>
+        <v>1703</v>
       </c>
       <c r="C453" s="6" t="s">
-        <v>1762</v>
+        <v>1803</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1763</v>
+        <v>1804</v>
       </c>
       <c r="E453" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F453" s="7" t="s">
-        <v>81</v>
+        <v>737</v>
       </c>
       <c r="G453" s="7" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="H453" s="10" t="s">
-        <v>1764</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="6" t="s">
-        <v>1765</v>
+        <v>1805</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>11</v>
+        <v>469</v>
       </c>
       <c r="C454" s="6" t="s">
-        <v>1766</v>
+        <v>1806</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>1767</v>
+        <v>1807</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F454" s="7" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="G454" s="7" t="s">
-        <v>51</v>
+        <v>293</v>
       </c>
       <c r="H454" s="10" t="s">
-        <v>1768</v>
+        <v>878</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="6" t="s">
-        <v>1769</v>
+        <v>1808</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="C455" s="6" t="s">
-        <v>1770</v>
+        <v>1809</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1771</v>
+        <v>119</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G455" s="7" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="H455" s="10" t="s">
-        <v>1772</v>
+        <v>120</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="6" t="s">
-        <v>1773</v>
+        <v>1810</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>1708</v>
+        <v>54</v>
       </c>
       <c r="C456" s="6" t="s">
-        <v>1774</v>
+        <v>1811</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1775</v>
+        <v>1812</v>
       </c>
       <c r="E456" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F456" s="7" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="G456" s="7" t="s">
-        <v>882</v>
+        <v>264</v>
       </c>
       <c r="H456" s="10" t="s">
-        <v>1776</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="6" t="s">
-        <v>1777</v>
+        <v>1814</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>184</v>
+        <v>1815</v>
       </c>
       <c r="C457" s="6" t="s">
-        <v>1778</v>
+        <v>1816</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1779</v>
+        <v>1817</v>
       </c>
       <c r="E457" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F457" s="7" t="s">
-        <v>81</v>
+        <v>292</v>
       </c>
       <c r="G457" s="7" t="s">
-        <v>81</v>
+        <v>663</v>
       </c>
       <c r="H457" s="10" t="s">
-        <v>1780</v>
+        <v>664</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="6" t="s">
-        <v>1781</v>
+        <v>1818</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>1782</v>
+        <v>54</v>
       </c>
       <c r="C458" s="6" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1784</v>
+        <v>1820</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F458" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G458" s="7" t="s">
-        <v>166</v>
+        <v>1821</v>
       </c>
       <c r="H458" s="10" t="s">
-        <v>167</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="6" t="s">
-        <v>1785</v>
+        <v>1823</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>11</v>
+        <v>1824</v>
       </c>
       <c r="C459" s="6" t="s">
-        <v>1786</v>
+        <v>1825</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1787</v>
+        <v>1826</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F459" s="7" t="s">
-        <v>15</v>
+        <v>509</v>
       </c>
       <c r="G459" s="7" t="s">
-        <v>16</v>
+        <v>509</v>
       </c>
       <c r="H459" s="10" t="s">
-        <v>1788</v>
+        <v>510</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="6" t="s">
-        <v>1789</v>
+        <v>1827</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C460" s="6" t="s">
-        <v>1790</v>
+        <v>1828</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>1791</v>
+        <v>1829</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F460" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G460" s="7" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="H460" s="10" t="s">
-        <v>1792</v>
+        <v>635</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="6" t="s">
-        <v>1793</v>
+        <v>1830</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>1692</v>
+        <v>54</v>
       </c>
       <c r="C461" s="6" t="s">
-        <v>1794</v>
+        <v>1831</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>1795</v>
+        <v>97</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F461" s="7" t="s">
-        <v>736</v>
+        <v>39</v>
       </c>
       <c r="G461" s="7" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="H461" s="10" t="s">
-        <v>1338</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="6" t="s">
-        <v>1796</v>
+        <v>1833</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>479</v>
+        <v>61</v>
       </c>
       <c r="C462" s="6" t="s">
-        <v>1797</v>
+        <v>1834</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>1798</v>
+        <v>1835</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F462" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G462" s="7" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="H462" s="10" t="s">
-        <v>656</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="6" t="s">
-        <v>1799</v>
+        <v>1837</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>30</v>
+        <v>1838</v>
       </c>
       <c r="C463" s="6" t="s">
-        <v>1800</v>
+        <v>1839</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>124</v>
+        <v>1840</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G463" s="7" t="s">
-        <v>33</v>
+        <v>1136</v>
       </c>
       <c r="H463" s="10" t="s">
-        <v>125</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="6" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>60</v>
+        <v>271</v>
       </c>
       <c r="C464" s="6" t="s">
-        <v>1802</v>
+        <v>1842</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1803</v>
+        <v>1843</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F464" s="7" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="G464" s="7" t="s">
-        <v>271</v>
+        <v>150</v>
       </c>
       <c r="H464" s="10" t="s">
-        <v>1804</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="6" t="s">
-        <v>1805</v>
+        <v>1845</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>1806</v>
+        <v>1846</v>
       </c>
       <c r="C465" s="6" t="s">
-        <v>1807</v>
+        <v>1847</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>1808</v>
+        <v>97</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F465" s="7" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="G465" s="7" t="s">
-        <v>663</v>
+        <v>1642</v>
       </c>
       <c r="H465" s="10" t="s">
-        <v>1809</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="6" t="s">
-        <v>1810</v>
+        <v>1848</v>
       </c>
       <c r="B466" s="6" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="C466" s="6" t="s">
-        <v>1811</v>
+        <v>1849</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>1812</v>
+        <v>1850</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F466" s="7" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G466" s="7" t="s">
-        <v>1813</v>
+        <v>33</v>
       </c>
       <c r="H466" s="10" t="s">
-        <v>1814</v>
+        <v>34</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="6" t="s">
-        <v>1815</v>
+        <v>1851</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>1816</v>
+        <v>193</v>
       </c>
       <c r="C467" s="6" t="s">
-        <v>1817</v>
+        <v>1852</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1818</v>
+        <v>1853</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F467" s="7" t="s">
-        <v>514</v>
+        <v>57</v>
       </c>
       <c r="G467" s="7" t="s">
-        <v>514</v>
+        <v>58</v>
       </c>
       <c r="H467" s="10" t="s">
-        <v>515</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="6" t="s">
-        <v>1819</v>
+        <v>1855</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="C468" s="6" t="s">
-        <v>1820</v>
+        <v>1856</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1821</v>
+        <v>160</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F468" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G468" s="7" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H468" s="10" t="s">
-        <v>636</v>
+        <v>162</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="6" t="s">
-        <v>1822</v>
+        <v>1857</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C469" s="6" t="s">
-        <v>1823</v>
+        <v>1858</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>38</v>
+        <v>1859</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F469" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G469" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="G469" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H469" s="10" t="s">
-        <v>1757</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="6" t="s">
-        <v>1824</v>
+        <v>1861</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>67</v>
+        <v>226</v>
       </c>
       <c r="C470" s="6" t="s">
-        <v>1825</v>
+        <v>1862</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>1826</v>
+        <v>1763</v>
       </c>
       <c r="E470" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F470" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G470" s="7" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="H470" s="10" t="s">
-        <v>1827</v>
+        <v>349</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="6" t="s">
-        <v>1828</v>
+        <v>1863</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>1829</v>
+        <v>66</v>
       </c>
       <c r="C471" s="6" t="s">
-        <v>1830</v>
+        <v>1864</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1831</v>
+        <v>1865</v>
       </c>
       <c r="E471" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F471" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G471" s="7" t="s">
-        <v>1136</v>
+        <v>69</v>
       </c>
       <c r="H471" s="10" t="s">
-        <v>1137</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="6" t="s">
-        <v>1832</v>
+        <v>1867</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>278</v>
+        <v>1868</v>
       </c>
       <c r="C472" s="6" t="s">
-        <v>1833</v>
+        <v>1869</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>1834</v>
+        <v>1870</v>
       </c>
       <c r="E472" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F472" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G472" s="7" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="H472" s="10" t="s">
-        <v>1835</v>
+        <v>349</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="6" t="s">
-        <v>1836</v>
+        <v>1871</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>1837</v>
+        <v>11</v>
       </c>
       <c r="C473" s="6" t="s">
-        <v>1838</v>
+        <v>1872</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>38</v>
+        <v>1873</v>
       </c>
       <c r="E473" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F473" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G473" s="7" t="s">
-        <v>1635</v>
+        <v>45</v>
       </c>
       <c r="H473" s="10" t="s">
-        <v>178</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="6" t="s">
-        <v>1839</v>
+        <v>1875</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C474" s="6" t="s">
-        <v>1840</v>
+        <v>1876</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1841</v>
+        <v>1877</v>
       </c>
       <c r="E474" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F474" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G474" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H474" s="10" t="s">
-        <v>34</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="6" t="s">
-        <v>1842</v>
+        <v>1879</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>200</v>
+        <v>54</v>
       </c>
       <c r="C475" s="6" t="s">
-        <v>1843</v>
+        <v>1880</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1844</v>
+        <v>407</v>
       </c>
       <c r="E475" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F475" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G475" s="7" t="s">
-        <v>64</v>
+        <v>376</v>
       </c>
       <c r="H475" s="10" t="s">
-        <v>1845</v>
+        <v>349</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="6" t="s">
-        <v>1846</v>
+        <v>1881</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>222</v>
+        <v>1177</v>
       </c>
       <c r="C476" s="6" t="s">
-        <v>1847</v>
+        <v>1882</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>165</v>
+        <v>1883</v>
       </c>
       <c r="E476" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F476" s="7" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="G476" s="7" t="s">
-        <v>166</v>
+        <v>867</v>
       </c>
       <c r="H476" s="10" t="s">
-        <v>167</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="6" t="s">
-        <v>1848</v>
+        <v>1885</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>11</v>
+        <v>1886</v>
       </c>
       <c r="C477" s="6" t="s">
-        <v>1849</v>
+        <v>1887</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1850</v>
+        <v>1888</v>
       </c>
       <c r="E477" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F477" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G477" s="7" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H477" s="10" t="s">
-        <v>1851</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="6" t="s">
-        <v>1852</v>
+        <v>1890</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>234</v>
+        <v>30</v>
       </c>
       <c r="C478" s="6" t="s">
-        <v>1853</v>
+        <v>1891</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1753</v>
+        <v>119</v>
       </c>
       <c r="E478" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F478" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G478" s="7" t="s">
-        <v>415</v>
+        <v>33</v>
       </c>
       <c r="H478" s="10" t="s">
-        <v>354</v>
+        <v>120</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="6" t="s">
-        <v>1854</v>
+        <v>1892</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C479" s="6" t="s">
-        <v>1855</v>
+        <v>1893</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1856</v>
+        <v>1894</v>
       </c>
       <c r="E479" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F479" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G479" s="7" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="H479" s="10" t="s">
-        <v>482</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="6" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1858</v>
+        <v>54</v>
       </c>
       <c r="C480" s="6" t="s">
-        <v>1859</v>
+        <v>1897</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1860</v>
+        <v>1898</v>
       </c>
       <c r="E480" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F480" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G480" s="7" t="s">
-        <v>166</v>
+        <v>1649</v>
       </c>
       <c r="H480" s="10" t="s">
-        <v>354</v>
+        <v>794</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="6" t="s">
-        <v>1861</v>
+        <v>1899</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C481" s="6" t="s">
-        <v>1862</v>
+        <v>1900</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1863</v>
+        <v>1901</v>
       </c>
       <c r="E481" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F481" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G481" s="7" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H481" s="10" t="s">
-        <v>1864</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="6" t="s">
-        <v>1865</v>
+        <v>1902</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>11</v>
+        <v>1108</v>
       </c>
       <c r="C482" s="6" t="s">
-        <v>1866</v>
+        <v>1903</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1867</v>
+        <v>722</v>
       </c>
       <c r="E482" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F482" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G482" s="7" t="s">
-        <v>16</v>
+        <v>413</v>
       </c>
       <c r="H482" s="10" t="s">
-        <v>1868</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="6" t="s">
-        <v>1869</v>
+        <v>1905</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C483" s="6" t="s">
-        <v>1870</v>
+        <v>1906</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>414</v>
+        <v>1907</v>
       </c>
       <c r="E483" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F483" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G483" s="7" t="s">
-        <v>380</v>
+        <v>155</v>
       </c>
       <c r="H483" s="10" t="s">
-        <v>354</v>
+        <v>24</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="6" t="s">
-        <v>1871</v>
+        <v>1908</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1174</v>
+        <v>36</v>
       </c>
       <c r="C484" s="6" t="s">
-        <v>1872</v>
+        <v>1909</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1873</v>
+        <v>1910</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F484" s="7" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G484" s="7" t="s">
-        <v>863</v>
+        <v>51</v>
       </c>
       <c r="H484" s="10" t="s">
-        <v>1874</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="6" t="s">
-        <v>1875</v>
+        <v>1912</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1876</v>
+        <v>429</v>
       </c>
       <c r="C485" s="6" t="s">
-        <v>1877</v>
+        <v>1913</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1878</v>
+        <v>1914</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F485" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G485" s="7" t="s">
-        <v>166</v>
+        <v>663</v>
       </c>
       <c r="H485" s="10" t="s">
-        <v>354</v>
+        <v>664</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="6" t="s">
-        <v>1879</v>
+        <v>1915</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>30</v>
+        <v>1916</v>
       </c>
       <c r="C486" s="6" t="s">
-        <v>1880</v>
+        <v>1917</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>124</v>
+        <v>1918</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G486" s="7" t="s">
-        <v>33</v>
+        <v>1136</v>
       </c>
       <c r="H486" s="10" t="s">
-        <v>125</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="6" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>72</v>
+        <v>1748</v>
       </c>
       <c r="C487" s="6" t="s">
-        <v>1882</v>
+        <v>1921</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1883</v>
+        <v>1922</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F487" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G487" s="7" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="H487" s="10" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="6" t="s">
-        <v>1885</v>
+        <v>1924</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>653</v>
+        <v>1925</v>
       </c>
       <c r="C488" s="6" t="s">
-        <v>1886</v>
+        <v>1926</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>38</v>
+        <v>1927</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F488" s="7" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G488" s="7" t="s">
-        <v>1172</v>
+        <v>353</v>
       </c>
       <c r="H488" s="10" t="s">
-        <v>178</v>
+        <v>908</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="6" t="s">
-        <v>1887</v>
+        <v>1928</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C489" s="6" t="s">
-        <v>1888</v>
+        <v>1929</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1889</v>
+        <v>1930</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F489" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G489" s="7" t="s">
-        <v>1642</v>
+        <v>1005</v>
       </c>
       <c r="H489" s="10" t="s">
-        <v>791</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="6" t="s">
-        <v>1890</v>
+        <v>1932</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C490" s="6" t="s">
-        <v>1891</v>
+        <v>1933</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1892</v>
+        <v>1934</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F490" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G490" s="7" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="H490" s="10" t="s">
-        <v>1893</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="6" t="s">
-        <v>1894</v>
+        <v>1936</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1108</v>
+        <v>1937</v>
       </c>
       <c r="C491" s="6" t="s">
-        <v>1895</v>
+        <v>1938</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>721</v>
+        <v>1939</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F491" s="7" t="s">
-        <v>419</v>
+        <v>91</v>
       </c>
       <c r="G491" s="7" t="s">
-        <v>420</v>
+        <v>241</v>
       </c>
       <c r="H491" s="10" t="s">
-        <v>1896</v>
+        <v>322</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="6" t="s">
-        <v>1897</v>
+        <v>1940</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="C492" s="6" t="s">
-        <v>1898</v>
+        <v>1941</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1899</v>
+        <v>1942</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F492" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G492" s="7" t="s">
-        <v>160</v>
+        <v>251</v>
       </c>
       <c r="H492" s="10" t="s">
-        <v>24</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="6" t="s">
-        <v>1900</v>
+        <v>1944</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>42</v>
+        <v>1748</v>
       </c>
       <c r="C493" s="6" t="s">
-        <v>1901</v>
+        <v>1945</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1902</v>
+        <v>1946</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F493" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G493" s="7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H493" s="10" t="s">
-        <v>1903</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="6" t="s">
-        <v>1904</v>
+        <v>1948</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="C494" s="6" t="s">
-        <v>1905</v>
+        <v>1949</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1906</v>
+        <v>1446</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F494" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G494" s="7" t="s">
-        <v>663</v>
+        <v>109</v>
       </c>
       <c r="H494" s="10" t="s">
-        <v>656</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="6" t="s">
-        <v>1907</v>
+        <v>1951</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1908</v>
+        <v>1952</v>
       </c>
       <c r="C495" s="6" t="s">
-        <v>1909</v>
+        <v>1953</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1910</v>
+        <v>1954</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F495" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G495" s="7" t="s">
-        <v>1136</v>
+        <v>161</v>
       </c>
       <c r="H495" s="10" t="s">
-        <v>58</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="6" t="s">
-        <v>1911</v>
+        <v>1955</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1738</v>
+        <v>11</v>
       </c>
       <c r="C496" s="6" t="s">
-        <v>1912</v>
+        <v>1956</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1913</v>
+        <v>1957</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G496" s="7" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H496" s="10" t="s">
-        <v>1914</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="6" t="s">
-        <v>1915</v>
+        <v>1959</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>1916</v>
+        <v>66</v>
       </c>
       <c r="C497" s="6" t="s">
-        <v>1917</v>
+        <v>1960</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1918</v>
+        <v>1961</v>
       </c>
       <c r="E497" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F497" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G497" s="7" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="H497" s="10" t="s">
-        <v>901</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="6" t="s">
-        <v>1919</v>
+        <v>1963</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="C498" s="6" t="s">
-        <v>1920</v>
+        <v>1964</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1921</v>
+        <v>1965</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G498" s="7" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="H498" s="10" t="s">
-        <v>1922</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="6" t="s">
-        <v>1923</v>
+        <v>1967</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>11</v>
+        <v>452</v>
       </c>
       <c r="C499" s="6" t="s">
-        <v>1924</v>
+        <v>1968</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1925</v>
+        <v>1969</v>
       </c>
       <c r="E499" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F499" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G499" s="7" t="s">
-        <v>16</v>
+        <v>413</v>
       </c>
       <c r="H499" s="10" t="s">
-        <v>1926</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="6" t="s">
-        <v>1927</v>
+        <v>1971</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1928</v>
+        <v>823</v>
       </c>
       <c r="C500" s="6" t="s">
-        <v>1929</v>
+        <v>1972</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1930</v>
+        <v>1973</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F500" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G500" s="7" t="s">
-        <v>248</v>
+        <v>1974</v>
       </c>
       <c r="H500" s="10" t="s">
-        <v>327</v>
+        <v>93</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="6" t="s">
-        <v>1931</v>
+        <v>1975</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>19</v>
+        <v>823</v>
       </c>
       <c r="C501" s="6" t="s">
-        <v>1932</v>
+        <v>1976</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1933</v>
+        <v>1977</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F501" s="7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G501" s="7" t="s">
-        <v>258</v>
+        <v>1047</v>
       </c>
       <c r="H501" s="10" t="s">
-        <v>1934</v>
+        <v>349</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="6" t="s">
-        <v>1935</v>
+        <v>1978</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>1738</v>
+        <v>276</v>
       </c>
       <c r="C502" s="6" t="s">
-        <v>1936</v>
+        <v>1979</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1937</v>
+        <v>175</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F502" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G502" s="7" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="H502" s="10" t="s">
-        <v>1938</v>
+        <v>34</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="6" t="s">
-        <v>1939</v>
+        <v>1980</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C503" s="6" t="s">
-        <v>1940</v>
+        <v>1981</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1941</v>
+        <v>1982</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F503" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G503" s="7" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="H503" s="10" t="s">
-        <v>1942</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="6" t="s">
-        <v>1943</v>
+        <v>1984</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1944</v>
+        <v>1985</v>
       </c>
       <c r="C504" s="6" t="s">
-        <v>1945</v>
+        <v>1986</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1946</v>
+        <v>1987</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F504" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G504" s="7" t="s">
-        <v>1947</v>
+        <v>223</v>
       </c>
       <c r="H504" s="10" t="s">
-        <v>1948</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="6" t="s">
-        <v>1949</v>
+        <v>1989</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C505" s="6" t="s">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1951</v>
+        <v>1991</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G505" s="7" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H505" s="10" t="s">
-        <v>1952</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="6" t="s">
-        <v>1953</v>
+        <v>1993</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>72</v>
+        <v>238</v>
       </c>
       <c r="C506" s="6" t="s">
-        <v>1954</v>
+        <v>1994</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1955</v>
+        <v>1995</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F506" s="7" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G506" s="7" t="s">
-        <v>75</v>
+        <v>1996</v>
       </c>
       <c r="H506" s="10" t="s">
-        <v>1956</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="6" t="s">
-        <v>1957</v>
+        <v>1998</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>67</v>
+        <v>720</v>
       </c>
       <c r="C507" s="6" t="s">
-        <v>1958</v>
+        <v>1999</v>
       </c>
       <c r="D507" s="7" t="s">
-        <v>1959</v>
+        <v>2000</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F507" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G507" s="7" t="s">
-        <v>16</v>
+        <v>413</v>
       </c>
       <c r="H507" s="10" t="s">
-        <v>1960</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="6" t="s">
-        <v>1961</v>
+        <v>2002</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>473</v>
+        <v>985</v>
       </c>
       <c r="C508" s="6" t="s">
-        <v>1962</v>
+        <v>2003</v>
       </c>
       <c r="D508" s="7" t="s">
-        <v>1963</v>
+        <v>2004</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F508" s="7" t="s">
-        <v>419</v>
+        <v>907</v>
       </c>
       <c r="G508" s="7" t="s">
-        <v>420</v>
+        <v>907</v>
       </c>
       <c r="H508" s="10" t="s">
-        <v>1964</v>
+        <v>947</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="6" t="s">
-        <v>1965</v>
+        <v>2005</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>820</v>
+        <v>692</v>
       </c>
       <c r="C509" s="6" t="s">
-        <v>1966</v>
+        <v>2006</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1967</v>
+        <v>694</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F509" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G509" s="7" t="s">
-        <v>1968</v>
+        <v>241</v>
       </c>
       <c r="H509" s="10" t="s">
-        <v>99</v>
+        <v>322</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="6" t="s">
-        <v>1969</v>
+        <v>2007</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>820</v>
+        <v>11</v>
       </c>
       <c r="C510" s="6" t="s">
-        <v>1970</v>
+        <v>2008</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1971</v>
+        <v>2009</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F510" s="7" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="G510" s="7" t="s">
-        <v>1048</v>
+        <v>45</v>
       </c>
       <c r="H510" s="10" t="s">
-        <v>354</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="6" t="s">
-        <v>1972</v>
+        <v>2011</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>282</v>
+        <v>30</v>
       </c>
       <c r="C511" s="6" t="s">
-        <v>1973</v>
+        <v>2012</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>182</v>
+        <v>119</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G511" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H511" s="10" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="6" t="s">
-        <v>1974</v>
+        <v>2013</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="C512" s="6" t="s">
-        <v>1975</v>
+        <v>2014</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1976</v>
+        <v>2015</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F512" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G512" s="7" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="H512" s="10" t="s">
-        <v>1977</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="6" t="s">
-        <v>1978</v>
+        <v>2017</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1979</v>
+        <v>360</v>
       </c>
       <c r="C513" s="6" t="s">
-        <v>1980</v>
+        <v>2018</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1981</v>
+        <v>2019</v>
       </c>
       <c r="E513" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F513" s="7" t="s">
-        <v>81</v>
+        <v>363</v>
       </c>
       <c r="G513" s="7" t="s">
-        <v>231</v>
+        <v>363</v>
       </c>
       <c r="H513" s="10" t="s">
-        <v>1982</v>
+        <v>713</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="6" t="s">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1984</v>
+        <v>248</v>
       </c>
       <c r="C514" s="6" t="s">
-        <v>1985</v>
+        <v>2021</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1986</v>
+        <v>2022</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F514" s="7" t="s">
-        <v>419</v>
+        <v>91</v>
       </c>
       <c r="G514" s="7" t="s">
-        <v>420</v>
+        <v>251</v>
       </c>
       <c r="H514" s="10" t="s">
-        <v>1987</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="6" t="s">
-        <v>1988</v>
+        <v>2024</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1989</v>
+        <v>54</v>
       </c>
       <c r="C515" s="6" t="s">
-        <v>1990</v>
+        <v>2025</v>
       </c>
       <c r="D515" s="7" t="s">
-        <v>1991</v>
+        <v>2026</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F515" s="7" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="G515" s="7" t="s">
-        <v>989</v>
+        <v>2027</v>
       </c>
       <c r="H515" s="10" t="s">
-        <v>178</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="6" t="s">
-        <v>1992</v>
+        <v>2029</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>11</v>
+        <v>1703</v>
       </c>
       <c r="C516" s="6" t="s">
-        <v>1993</v>
+        <v>2030</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1994</v>
+        <v>2031</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F516" s="7" t="s">
-        <v>15</v>
+        <v>509</v>
       </c>
       <c r="G516" s="7" t="s">
-        <v>51</v>
+        <v>509</v>
       </c>
       <c r="H516" s="10" t="s">
-        <v>1995</v>
+        <v>510</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="6" t="s">
-        <v>1996</v>
+        <v>2032</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>245</v>
+        <v>2033</v>
       </c>
       <c r="C517" s="6" t="s">
-        <v>1997</v>
+        <v>2034</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1998</v>
+        <v>2035</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F517" s="7" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="G517" s="7" t="s">
-        <v>1999</v>
+        <v>1092</v>
       </c>
       <c r="H517" s="10" t="s">
-        <v>2000</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="6" t="s">
-        <v>2001</v>
+        <v>2036</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>719</v>
+        <v>54</v>
       </c>
       <c r="C518" s="6" t="s">
-        <v>2002</v>
+        <v>2037</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>2003</v>
+        <v>2038</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F518" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G518" s="7" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="H518" s="10" t="s">
-        <v>2004</v>
+        <v>349</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="6" t="s">
-        <v>2005</v>
+        <v>2039</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1515</v>
+        <v>1036</v>
       </c>
       <c r="C519" s="6" t="s">
-        <v>2006</v>
+        <v>2040</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>182</v>
+        <v>2041</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F519" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G519" s="7" t="s">
-        <v>33</v>
+        <v>867</v>
       </c>
       <c r="H519" s="10" t="s">
-        <v>34</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="6" t="s">
-        <v>2007</v>
+        <v>2043</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>981</v>
+        <v>177</v>
       </c>
       <c r="C520" s="6" t="s">
-        <v>2008</v>
+        <v>2044</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>2009</v>
+        <v>2045</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F520" s="7" t="s">
-        <v>900</v>
+        <v>130</v>
       </c>
       <c r="G520" s="7" t="s">
-        <v>900</v>
+        <v>504</v>
       </c>
       <c r="H520" s="10" t="s">
-        <v>984</v>
+        <v>349</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="6" t="s">
-        <v>2010</v>
+        <v>2046</v>
       </c>
       <c r="B521" s="6" t="s">
-        <v>691</v>
+        <v>226</v>
       </c>
       <c r="C521" s="6" t="s">
-        <v>2011</v>
+        <v>2047</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>693</v>
+        <v>2048</v>
       </c>
       <c r="E521" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F521" s="7" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="G521" s="7" t="s">
-        <v>248</v>
+        <v>76</v>
       </c>
       <c r="H521" s="10" t="s">
-        <v>327</v>
+        <v>707</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="6" t="s">
-        <v>2012</v>
+        <v>2049</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>2013</v>
+        <v>2050</v>
       </c>
       <c r="C522" s="6" t="s">
-        <v>2014</v>
+        <v>2051</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>2015</v>
+        <v>2052</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F522" s="7" t="s">
-        <v>298</v>
+        <v>91</v>
       </c>
       <c r="G522" s="7" t="s">
-        <v>989</v>
+        <v>91</v>
       </c>
       <c r="H522" s="10" t="s">
-        <v>178</v>
+        <v>219</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="6" t="s">
-        <v>2016</v>
+        <v>2053</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>42</v>
+        <v>2054</v>
       </c>
       <c r="C523" s="6" t="s">
-        <v>2017</v>
+        <v>2055</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>2018</v>
+        <v>2056</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F523" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G523" s="7" t="s">
-        <v>155</v>
+        <v>1092</v>
       </c>
       <c r="H523" s="10" t="s">
-        <v>2019</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="6" t="s">
-        <v>2020</v>
+        <v>2058</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>30</v>
+        <v>1703</v>
       </c>
       <c r="C524" s="6" t="s">
-        <v>2021</v>
+        <v>2059</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>124</v>
+        <v>2060</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F524" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G524" s="7" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="H524" s="10" t="s">
-        <v>125</v>
+        <v>814</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="6" t="s">
-        <v>2022</v>
+        <v>2061</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>42</v>
+        <v>1177</v>
       </c>
       <c r="C525" s="6" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F525" s="7" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G525" s="7" t="s">
-        <v>57</v>
+        <v>867</v>
       </c>
       <c r="H525" s="10" t="s">
-        <v>58</v>
+        <v>836</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="6" t="s">
-        <v>2025</v>
+        <v>2064</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>365</v>
+        <v>54</v>
       </c>
       <c r="C526" s="6" t="s">
-        <v>2026</v>
+        <v>2065</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>2027</v>
+        <v>2066</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F526" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G526" s="7" t="s">
-        <v>39</v>
+        <v>599</v>
       </c>
       <c r="H526" s="10" t="s">
-        <v>712</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="6" t="s">
-        <v>2028</v>
+        <v>2068</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="C527" s="6" t="s">
-        <v>2029</v>
+        <v>2069</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>2030</v>
+        <v>2070</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F527" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G527" s="7" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="H527" s="10" t="s">
-        <v>2031</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="6" t="s">
-        <v>2032</v>
+        <v>2072</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>60</v>
+        <v>2073</v>
       </c>
       <c r="C528" s="6" t="s">
-        <v>2033</v>
+        <v>2074</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>2034</v>
+        <v>2075</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F528" s="7" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G528" s="7" t="s">
-        <v>2035</v>
+        <v>353</v>
       </c>
       <c r="H528" s="10" t="s">
-        <v>2036</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="6" t="s">
-        <v>2037</v>
+        <v>2077</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1692</v>
+        <v>2078</v>
       </c>
       <c r="C529" s="6" t="s">
-        <v>2038</v>
+        <v>2079</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>2039</v>
+        <v>2080</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F529" s="7" t="s">
-        <v>514</v>
+        <v>292</v>
       </c>
       <c r="G529" s="7" t="s">
-        <v>514</v>
+        <v>432</v>
       </c>
       <c r="H529" s="10" t="s">
-        <v>515</v>
+        <v>171</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="6" t="s">
-        <v>2040</v>
+        <v>2081</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>2041</v>
+        <v>2082</v>
       </c>
       <c r="C530" s="6" t="s">
-        <v>2042</v>
+        <v>2083</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>2043</v>
+        <v>2084</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F530" s="7" t="s">
-        <v>298</v>
+        <v>412</v>
       </c>
       <c r="G530" s="7" t="s">
-        <v>1172</v>
+        <v>2085</v>
       </c>
       <c r="H530" s="10" t="s">
-        <v>178</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="6" t="s">
-        <v>2044</v>
+        <v>2086</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C531" s="6" t="s">
-        <v>2045</v>
+        <v>2087</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>2046</v>
+        <v>2088</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F531" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G531" s="7" t="s">
-        <v>415</v>
+        <v>293</v>
       </c>
       <c r="H531" s="10" t="s">
-        <v>354</v>
+        <v>878</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="6" t="s">
-        <v>2047</v>
+        <v>2089</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1034</v>
+        <v>2090</v>
       </c>
       <c r="C532" s="6" t="s">
-        <v>2048</v>
+        <v>2091</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>2049</v>
+        <v>2092</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F532" s="7" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G532" s="7" t="s">
-        <v>863</v>
+        <v>353</v>
       </c>
       <c r="H532" s="10" t="s">
-        <v>2050</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="6" t="s">
-        <v>2051</v>
+        <v>2094</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>2052</v>
+        <v>11</v>
       </c>
       <c r="C533" s="6" t="s">
-        <v>2053</v>
+        <v>2095</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>2054</v>
+        <v>2096</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F533" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G533" s="7" t="s">
-        <v>989</v>
+        <v>45</v>
       </c>
       <c r="H533" s="10" t="s">
-        <v>178</v>
+        <v>635</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="6" t="s">
-        <v>2055</v>
+        <v>2097</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>184</v>
+        <v>1108</v>
       </c>
       <c r="C534" s="6" t="s">
-        <v>2056</v>
+        <v>2098</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>2057</v>
+        <v>722</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F534" s="7" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="G534" s="7" t="s">
-        <v>509</v>
+        <v>413</v>
       </c>
       <c r="H534" s="10" t="s">
-        <v>354</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="6" t="s">
-        <v>2058</v>
+        <v>2100</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>234</v>
+        <v>36</v>
       </c>
       <c r="C535" s="6" t="s">
-        <v>2059</v>
+        <v>2101</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>2060</v>
+        <v>2102</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F535" s="7" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="G535" s="7" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="H535" s="10" t="s">
-        <v>706</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="6" t="s">
-        <v>2061</v>
+        <v>2104</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>2062</v>
+        <v>2105</v>
       </c>
       <c r="C536" s="6" t="s">
-        <v>2063</v>
+        <v>2106</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>2064</v>
+        <v>2107</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F536" s="7" t="s">
-        <v>97</v>
+        <v>412</v>
       </c>
       <c r="G536" s="7" t="s">
-        <v>97</v>
+        <v>2108</v>
       </c>
       <c r="H536" s="10" t="s">
-        <v>227</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="6" t="s">
-        <v>2065</v>
+        <v>2110</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>2066</v>
+        <v>2111</v>
       </c>
       <c r="C537" s="6" t="s">
-        <v>2067</v>
+        <v>2112</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>2068</v>
+        <v>2113</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F537" s="7" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G537" s="7" t="s">
-        <v>989</v>
+        <v>115</v>
       </c>
       <c r="H537" s="10" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="6" t="s">
-        <v>2069</v>
+        <v>2114</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1692</v>
+        <v>1282</v>
       </c>
       <c r="C538" s="6" t="s">
-        <v>2070</v>
+        <v>2115</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>2071</v>
+        <v>2116</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F538" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G538" s="7" t="s">
-        <v>81</v>
+        <v>161</v>
       </c>
       <c r="H538" s="10" t="s">
-        <v>811</v>
+        <v>162</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="6" t="s">
-        <v>2072</v>
+        <v>2117</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>195</v>
+        <v>54</v>
       </c>
       <c r="C539" s="6" t="s">
-        <v>2073</v>
+        <v>2118</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>38</v>
+        <v>2119</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F539" s="7" t="s">
-        <v>419</v>
+        <v>75</v>
       </c>
       <c r="G539" s="7" t="s">
-        <v>2074</v>
+        <v>76</v>
       </c>
       <c r="H539" s="10" t="s">
-        <v>2075</v>
+        <v>450</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="6" t="s">
-        <v>2076</v>
+        <v>2120</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1174</v>
+        <v>54</v>
       </c>
       <c r="C540" s="6" t="s">
-        <v>2077</v>
+        <v>2121</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>2078</v>
+        <v>2122</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F540" s="7" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G540" s="7" t="s">
-        <v>863</v>
+        <v>180</v>
       </c>
       <c r="H540" s="10" t="s">
-        <v>832</v>
+        <v>99</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="6" t="s">
-        <v>2079</v>
+        <v>2123</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C541" s="6" t="s">
-        <v>2080</v>
+        <v>2124</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>2081</v>
+        <v>2125</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F541" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G541" s="7" t="s">
-        <v>600</v>
+        <v>161</v>
       </c>
       <c r="H541" s="10" t="s">
-        <v>2082</v>
+        <v>349</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="6" t="s">
-        <v>2083</v>
+        <v>2126</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C542" s="6" t="s">
-        <v>2084</v>
+        <v>2127</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>2085</v>
+        <v>2128</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F542" s="7" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G542" s="7" t="s">
-        <v>16</v>
+        <v>2027</v>
       </c>
       <c r="H542" s="10" t="s">
-        <v>2086</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="6" t="s">
-        <v>2087</v>
+        <v>2130</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>2088</v>
+        <v>699</v>
       </c>
       <c r="C543" s="6" t="s">
-        <v>2089</v>
+        <v>2131</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>2090</v>
+        <v>2132</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G543" s="7" t="s">
-        <v>358</v>
+        <v>702</v>
       </c>
       <c r="H543" s="10" t="s">
-        <v>2091</v>
+        <v>24</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="6" t="s">
-        <v>2092</v>
+        <v>2133</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>2093</v>
+        <v>11</v>
       </c>
       <c r="C544" s="6" t="s">
-        <v>2094</v>
+        <v>2134</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>2095</v>
+        <v>2135</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F544" s="7" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G544" s="7" t="s">
-        <v>439</v>
+        <v>16</v>
       </c>
       <c r="H544" s="10" t="s">
-        <v>178</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="6" t="s">
-        <v>2096</v>
+        <v>2137</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>2097</v>
+        <v>11</v>
       </c>
       <c r="C545" s="6" t="s">
-        <v>2098</v>
+        <v>2138</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>2099</v>
+        <v>2139</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F545" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G545" s="7" t="s">
-        <v>2100</v>
+        <v>16</v>
       </c>
       <c r="H545" s="10" t="s">
-        <v>1780</v>
+        <v>171</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="6" t="s">
-        <v>2101</v>
+        <v>2140</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>72</v>
+        <v>2141</v>
       </c>
       <c r="C546" s="6" t="s">
-        <v>2102</v>
+        <v>2142</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>2103</v>
+        <v>2143</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F546" s="7" t="s">
-        <v>298</v>
+        <v>363</v>
       </c>
       <c r="G546" s="7" t="s">
-        <v>299</v>
+        <v>363</v>
       </c>
       <c r="H546" s="10" t="s">
-        <v>656</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="6" t="s">
-        <v>2104</v>
+        <v>2145</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>274</v>
+        <v>469</v>
       </c>
       <c r="C547" s="6" t="s">
-        <v>2105</v>
+        <v>2146</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>2106</v>
+        <v>2147</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F547" s="7" t="s">
-        <v>97</v>
+        <v>292</v>
       </c>
       <c r="G547" s="7" t="s">
-        <v>385</v>
+        <v>293</v>
       </c>
       <c r="H547" s="10" t="s">
-        <v>2107</v>
+        <v>472</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="6" t="s">
-        <v>2108</v>
+        <v>2148</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="C548" s="6" t="s">
-        <v>2109</v>
+        <v>2149</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>2110</v>
+        <v>2150</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F548" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G548" s="7" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="H548" s="10" t="s">
-        <v>636</v>
+        <v>131</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="6" t="s">
-        <v>2111</v>
+        <v>2151</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1108</v>
+        <v>1163</v>
       </c>
       <c r="C549" s="6" t="s">
-        <v>2112</v>
+        <v>2152</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>721</v>
+        <v>2153</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F549" s="7" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="G549" s="7" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="H549" s="10" t="s">
-        <v>2113</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="6" t="s">
-        <v>2114</v>
+        <v>2155</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="C550" s="6" t="s">
-        <v>2115</v>
+        <v>2156</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>2116</v>
+        <v>2157</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F550" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G550" s="7" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="H550" s="10" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="6" t="s">
-        <v>2117</v>
+        <v>2158</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>2118</v>
+        <v>11</v>
       </c>
       <c r="C551" s="6" t="s">
-        <v>2119</v>
+        <v>2159</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>2120</v>
+        <v>2160</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F551" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G551" s="7" t="s">
-        <v>2121</v>
+        <v>16</v>
       </c>
       <c r="H551" s="10" t="s">
-        <v>2122</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="6" t="s">
-        <v>2123</v>
+        <v>2162</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>2124</v>
+        <v>1320</v>
       </c>
       <c r="C552" s="6" t="s">
-        <v>2125</v>
+        <v>2163</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>2126</v>
+        <v>2164</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F552" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G552" s="7" t="s">
-        <v>120</v>
+        <v>413</v>
       </c>
       <c r="H552" s="10" t="s">
-        <v>125</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="6" t="s">
-        <v>2127</v>
+        <v>2166</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1281</v>
+        <v>880</v>
       </c>
       <c r="C553" s="6" t="s">
-        <v>2128</v>
+        <v>2167</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>2129</v>
+        <v>2168</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F553" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G553" s="7" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="H553" s="10" t="s">
-        <v>167</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="6" t="s">
-        <v>2130</v>
+        <v>2170</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>60</v>
+        <v>1163</v>
       </c>
       <c r="C554" s="6" t="s">
-        <v>2131</v>
+        <v>2171</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>2132</v>
+        <v>2172</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F554" s="7" t="s">
-        <v>81</v>
+        <v>412</v>
       </c>
       <c r="G554" s="7" t="s">
-        <v>82</v>
+        <v>413</v>
       </c>
       <c r="H554" s="10" t="s">
-        <v>461</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="6" t="s">
-        <v>2133</v>
+        <v>2174</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>60</v>
+        <v>720</v>
       </c>
       <c r="C555" s="6" t="s">
-        <v>2134</v>
+        <v>2175</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>2135</v>
+        <v>2176</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F555" s="7" t="s">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="G555" s="7" t="s">
-        <v>187</v>
+        <v>413</v>
       </c>
       <c r="H555" s="10" t="s">
-        <v>104</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="6" t="s">
-        <v>2136</v>
+        <v>2178</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>60</v>
+        <v>2179</v>
       </c>
       <c r="C556" s="6" t="s">
-        <v>2137</v>
+        <v>2180</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>2138</v>
+        <v>2181</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F556" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G556" s="7" t="s">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="H556" s="10" t="s">
-        <v>354</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="6" t="s">
-        <v>2139</v>
+        <v>2183</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>60</v>
+        <v>1177</v>
       </c>
       <c r="C557" s="6" t="s">
-        <v>2140</v>
+        <v>2184</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>2141</v>
+        <v>2185</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F557" s="7" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="G557" s="7" t="s">
-        <v>765</v>
+        <v>867</v>
       </c>
       <c r="H557" s="10" t="s">
-        <v>766</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="6" t="s">
-        <v>2142</v>
+        <v>2187</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="C558" s="6" t="s">
-        <v>2143</v>
+        <v>2188</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>2144</v>
+        <v>119</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F558" s="7" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G558" s="7" t="s">
-        <v>2035</v>
+        <v>33</v>
       </c>
       <c r="H558" s="10" t="s">
-        <v>2145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="6" t="s">
-        <v>2146</v>
+        <v>2189</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
       <c r="C559" s="6" t="s">
-        <v>2147</v>
+        <v>2190</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>2148</v>
+        <v>2191</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F559" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G559" s="7" t="s">
-        <v>701</v>
+        <v>45</v>
       </c>
       <c r="H559" s="10" t="s">
-        <v>24</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="6" t="s">
-        <v>2149</v>
+        <v>2193</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="C560" s="6" t="s">
-        <v>2150</v>
+        <v>2194</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>2151</v>
+        <v>2195</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F560" s="7" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G560" s="7" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="H560" s="10" t="s">
-        <v>2152</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="6" t="s">
-        <v>2153</v>
+        <v>2197</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C561" s="6" t="s">
-        <v>2154</v>
+        <v>2198</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>2155</v>
+        <v>2199</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F561" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G561" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H561" s="10" t="s">
-        <v>178</v>
+        <v>549</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="6" t="s">
-        <v>2156</v>
+        <v>2200</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>2157</v>
+        <v>61</v>
       </c>
       <c r="C562" s="6" t="s">
-        <v>2158</v>
+        <v>2201</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>2159</v>
+        <v>2202</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F562" s="7" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="G562" s="7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H562" s="10" t="s">
-        <v>2160</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="6" t="s">
-        <v>2161</v>
+        <v>2204</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
       <c r="C563" s="6" t="s">
-        <v>2162</v>
+        <v>2205</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>2163</v>
+        <v>119</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F563" s="7" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G563" s="7" t="s">
-        <v>299</v>
+        <v>33</v>
       </c>
       <c r="H563" s="10" t="s">
-        <v>628</v>
+        <v>120</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="6" t="s">
-        <v>2164</v>
+        <v>2206</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>184</v>
+        <v>2207</v>
       </c>
       <c r="C564" s="6" t="s">
-        <v>2165</v>
+        <v>2208</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>2166</v>
+        <v>2209</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F564" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G564" s="7" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="H564" s="10" t="s">
-        <v>136</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="6" t="s">
-        <v>2167</v>
+        <v>2211</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1245</v>
+        <v>1433</v>
       </c>
       <c r="C565" s="6" t="s">
-        <v>2168</v>
+        <v>2212</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>2169</v>
+        <v>2213</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F565" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G565" s="7" t="s">
-        <v>420</v>
+        <v>109</v>
       </c>
       <c r="H565" s="10" t="s">
-        <v>2170</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="6" t="s">
-        <v>2171</v>
+        <v>2215</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>11</v>
+        <v>248</v>
       </c>
       <c r="C566" s="6" t="s">
-        <v>2172</v>
+        <v>2216</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>2173</v>
+        <v>97</v>
       </c>
       <c r="E566" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F566" s="7" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="G566" s="7" t="s">
-        <v>51</v>
+        <v>1175</v>
       </c>
       <c r="H566" s="10" t="s">
-        <v>52</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="6" t="s">
-        <v>2174</v>
+        <v>2217</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="C567" s="6" t="s">
-        <v>2175</v>
+        <v>2218</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>2176</v>
+        <v>2219</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F567" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G567" s="7" t="s">
-        <v>16</v>
+        <v>353</v>
       </c>
       <c r="H567" s="10" t="s">
-        <v>2177</v>
+        <v>354</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="6" t="s">
-        <v>2178</v>
+        <v>2220</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>2179</v>
+        <v>188</v>
       </c>
       <c r="C568" s="6" t="s">
-        <v>2180</v>
+        <v>2221</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>2181</v>
+        <v>2222</v>
       </c>
       <c r="E568" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F568" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G568" s="7" t="s">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="H568" s="10" t="s">
-        <v>2182</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="6" t="s">
-        <v>2183</v>
+        <v>2224</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>2184</v>
+        <v>360</v>
       </c>
       <c r="C569" s="6" t="s">
-        <v>2185</v>
+        <v>2225</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>2186</v>
+        <v>2226</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F569" s="7" t="s">
-        <v>135</v>
+        <v>363</v>
       </c>
       <c r="G569" s="7" t="s">
-        <v>155</v>
+        <v>363</v>
       </c>
       <c r="H569" s="10" t="s">
-        <v>2187</v>
+        <v>713</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="6" t="s">
-        <v>2188</v>
+        <v>2227</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1245</v>
+        <v>2228</v>
       </c>
       <c r="C570" s="6" t="s">
-        <v>2189</v>
+        <v>2229</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>2190</v>
+        <v>2230</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F570" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G570" s="7" t="s">
-        <v>420</v>
+        <v>161</v>
       </c>
       <c r="H570" s="10" t="s">
-        <v>2191</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="6" t="s">
-        <v>2192</v>
+        <v>2231</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>2193</v>
+        <v>2232</v>
       </c>
       <c r="C571" s="6" t="s">
-        <v>2194</v>
+        <v>2233</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>362</v>
+        <v>2234</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F571" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G571" s="7" t="s">
-        <v>674</v>
+        <v>353</v>
       </c>
       <c r="H571" s="10" t="s">
-        <v>167</v>
+        <v>354</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="6" t="s">
-        <v>2195</v>
+        <v>2235</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>719</v>
+        <v>452</v>
       </c>
       <c r="C572" s="6" t="s">
-        <v>2196</v>
+        <v>2236</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>418</v>
+        <v>2237</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F572" s="7" t="s">
-        <v>419</v>
+        <v>75</v>
       </c>
       <c r="G572" s="7" t="s">
-        <v>420</v>
+        <v>76</v>
       </c>
       <c r="H572" s="10" t="s">
-        <v>2197</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="6" t="s">
-        <v>2198</v>
+        <v>2239</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>2199</v>
+        <v>2240</v>
       </c>
       <c r="C573" s="6" t="s">
-        <v>2200</v>
+        <v>2241</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>2201</v>
+        <v>2242</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F573" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G573" s="7" t="s">
-        <v>231</v>
+        <v>161</v>
       </c>
       <c r="H573" s="10" t="s">
-        <v>2202</v>
+        <v>349</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="6" t="s">
-        <v>2203</v>
+        <v>2243</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1174</v>
+        <v>452</v>
       </c>
       <c r="C574" s="6" t="s">
-        <v>2204</v>
+        <v>2244</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>2205</v>
+        <v>722</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F574" s="7" t="s">
-        <v>56</v>
+        <v>412</v>
       </c>
       <c r="G574" s="7" t="s">
-        <v>863</v>
+        <v>413</v>
       </c>
       <c r="H574" s="10" t="s">
-        <v>2206</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="6" t="s">
-        <v>2207</v>
+        <v>2246</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>11</v>
+        <v>781</v>
       </c>
       <c r="C575" s="6" t="s">
-        <v>2208</v>
+        <v>2247</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>2209</v>
+        <v>102</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F575" s="7" t="s">
-        <v>15</v>
+        <v>781</v>
       </c>
       <c r="G575" s="7" t="s">
-        <v>51</v>
+        <v>781</v>
       </c>
       <c r="H575" s="10" t="s">
-        <v>2210</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="6" t="s">
-        <v>2211</v>
+        <v>2249</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>30</v>
+        <v>452</v>
       </c>
       <c r="C576" s="6" t="s">
-        <v>2212</v>
+        <v>2250</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>124</v>
+        <v>2251</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F576" s="7" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G576" s="7" t="s">
-        <v>33</v>
+        <v>455</v>
       </c>
       <c r="H576" s="10" t="s">
-        <v>125</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="6" t="s">
-        <v>2213</v>
+        <v>2253</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C577" s="6" t="s">
-        <v>2214</v>
+        <v>2254</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>721</v>
+        <v>2255</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F577" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G577" s="7" t="s">
-        <v>420</v>
+        <v>45</v>
       </c>
       <c r="H577" s="10" t="s">
-        <v>2215</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="6" t="s">
-        <v>2216</v>
+        <v>2257</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>30</v>
+        <v>2179</v>
       </c>
       <c r="C578" s="6" t="s">
-        <v>2217</v>
+        <v>2258</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>124</v>
+        <v>2259</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F578" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G578" s="7" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
       <c r="H578" s="10" t="s">
-        <v>125</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="6" t="s">
-        <v>2218</v>
+        <v>2261</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C579" s="6" t="s">
-        <v>2219</v>
+        <v>2262</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>2220</v>
+        <v>2263</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G579" s="7" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="H579" s="10" t="s">
-        <v>2221</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="6" t="s">
-        <v>2222</v>
+        <v>2265</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>60</v>
+        <v>2266</v>
       </c>
       <c r="C580" s="6" t="s">
-        <v>2223</v>
+        <v>2267</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>2224</v>
+        <v>357</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F580" s="7" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="G580" s="7" t="s">
-        <v>64</v>
+        <v>675</v>
       </c>
       <c r="H580" s="10" t="s">
-        <v>2225</v>
+        <v>162</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="6" t="s">
-        <v>2226</v>
+        <v>2268</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>11</v>
+        <v>720</v>
       </c>
       <c r="C581" s="6" t="s">
-        <v>2227</v>
+        <v>2269</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>2228</v>
+        <v>2270</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F581" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G581" s="7" t="s">
-        <v>16</v>
+        <v>413</v>
       </c>
       <c r="H581" s="10" t="s">
-        <v>554</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="6" t="s">
-        <v>2229</v>
+        <v>2272</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="C582" s="6" t="s">
-        <v>2230</v>
+        <v>2273</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>2231</v>
+        <v>2274</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F582" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G582" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H582" s="10" t="s">
-        <v>2232</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="6" t="s">
-        <v>2233</v>
+        <v>2276</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>30</v>
+        <v>2277</v>
       </c>
       <c r="C583" s="6" t="s">
-        <v>2234</v>
+        <v>2278</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G583" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H583" s="10" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="6" t="s">
-        <v>2235</v>
+        <v>2279</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>2236</v>
+        <v>188</v>
       </c>
       <c r="C584" s="6" t="s">
-        <v>2237</v>
+        <v>2280</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>2238</v>
+        <v>2281</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F584" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G584" s="7" t="s">
-        <v>231</v>
+        <v>150</v>
       </c>
       <c r="H584" s="10" t="s">
-        <v>40</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="6" t="s">
-        <v>2239</v>
+        <v>2283</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1430</v>
+        <v>11</v>
       </c>
       <c r="C585" s="6" t="s">
-        <v>2240</v>
+        <v>2284</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>2241</v>
+        <v>2285</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G585" s="7" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="H585" s="10" t="s">
-        <v>2242</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="6" t="s">
-        <v>2243</v>
+        <v>2287</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>255</v>
+        <v>378</v>
       </c>
       <c r="C586" s="6" t="s">
-        <v>2244</v>
+        <v>2288</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>38</v>
+        <v>2289</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F586" s="7" t="s">
-        <v>298</v>
+        <v>412</v>
       </c>
       <c r="G586" s="7" t="s">
-        <v>1635</v>
+        <v>413</v>
       </c>
       <c r="H586" s="10" t="s">
-        <v>178</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="6" t="s">
-        <v>2245</v>
+        <v>2291</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>234</v>
+        <v>360</v>
       </c>
       <c r="C587" s="6" t="s">
-        <v>2246</v>
+        <v>2292</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>2247</v>
+        <v>2293</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F587" s="7" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
       <c r="G587" s="7" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H587" s="10" t="s">
-        <v>359</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="6" t="s">
-        <v>2248</v>
+        <v>2295</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>195</v>
+        <v>452</v>
       </c>
       <c r="C588" s="6" t="s">
-        <v>2249</v>
+        <v>2296</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>2250</v>
+        <v>2297</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F588" s="7" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="G588" s="7" t="s">
-        <v>155</v>
+        <v>455</v>
       </c>
       <c r="H588" s="10" t="s">
-        <v>2251</v>
+        <v>890</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="6" t="s">
-        <v>2252</v>
+        <v>2298</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>365</v>
+        <v>2299</v>
       </c>
       <c r="C589" s="6" t="s">
-        <v>2253</v>
+        <v>2300</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>2254</v>
+        <v>1888</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F589" s="7" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G589" s="7" t="s">
-        <v>39</v>
+        <v>408</v>
       </c>
       <c r="H589" s="10" t="s">
-        <v>712</v>
+        <v>349</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="6" t="s">
-        <v>2255</v>
+        <v>2301</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>2256</v>
+        <v>434</v>
       </c>
       <c r="C590" s="6" t="s">
-        <v>2257</v>
+        <v>2302</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>2258</v>
+        <v>2303</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F590" s="7" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="G590" s="7" t="s">
-        <v>166</v>
+        <v>426</v>
       </c>
       <c r="H590" s="10" t="s">
-        <v>354</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="6" t="s">
-        <v>2259</v>
+        <v>2305</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>2260</v>
+        <v>11</v>
       </c>
       <c r="C591" s="6" t="s">
-        <v>2261</v>
+        <v>2306</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>2262</v>
+        <v>2307</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F591" s="7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G591" s="7" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="H591" s="10" t="s">
-        <v>2263</v>
+        <v>171</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="6" t="s">
-        <v>2264</v>
+        <v>2308</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>60</v>
+        <v>1002</v>
       </c>
       <c r="C592" s="6" t="s">
-        <v>2265</v>
+        <v>2309</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>2266</v>
+        <v>2310</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F592" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G592" s="7" t="s">
-        <v>91</v>
+        <v>599</v>
       </c>
       <c r="H592" s="10" t="s">
-        <v>2267</v>
+        <v>794</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="6" t="s">
-        <v>2268</v>
+        <v>2311</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>2269</v>
+        <v>378</v>
       </c>
       <c r="C593" s="6" t="s">
-        <v>2270</v>
+        <v>2312</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>2271</v>
+        <v>2313</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F593" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G593" s="7" t="s">
-        <v>166</v>
+        <v>1974</v>
       </c>
       <c r="H593" s="10" t="s">
-        <v>354</v>
+        <v>93</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="6" t="s">
-        <v>2272</v>
+        <v>2314</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1245</v>
+        <v>61</v>
       </c>
       <c r="C594" s="6" t="s">
-        <v>2273</v>
+        <v>2315</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>721</v>
+        <v>2316</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F594" s="7" t="s">
-        <v>419</v>
+        <v>15</v>
       </c>
       <c r="G594" s="7" t="s">
-        <v>420</v>
+        <v>16</v>
       </c>
       <c r="H594" s="10" t="s">
-        <v>2274</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="6" t="s">
-        <v>2275</v>
+        <v>2318</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>778</v>
+        <v>188</v>
       </c>
       <c r="C595" s="6" t="s">
-        <v>2276</v>
+        <v>2319</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>107</v>
+        <v>2320</v>
       </c>
       <c r="E595" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F595" s="7" t="s">
-        <v>778</v>
+        <v>130</v>
       </c>
       <c r="G595" s="7" t="s">
-        <v>778</v>
+        <v>150</v>
       </c>
       <c r="H595" s="10" t="s">
-        <v>2277</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="6" t="s">
-        <v>2278</v>
+        <v>2322</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>473</v>
+        <v>1433</v>
       </c>
       <c r="C596" s="6" t="s">
-        <v>2279</v>
+        <v>2323</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>2280</v>
+        <v>2324</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F596" s="7" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G596" s="7" t="s">
-        <v>882</v>
+        <v>109</v>
       </c>
       <c r="H596" s="10" t="s">
-        <v>2281</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="6" t="s">
-        <v>2282</v>
+        <v>2326</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>11</v>
+        <v>2327</v>
       </c>
       <c r="C597" s="6" t="s">
-        <v>2283</v>
+        <v>2328</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>2284</v>
+        <v>2329</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F597" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G597" s="7" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
       <c r="H597" s="10" t="s">
-        <v>2285</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="6" t="s">
-        <v>2286</v>
+        <v>2331</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>2199</v>
+        <v>54</v>
       </c>
       <c r="C598" s="6" t="s">
-        <v>2287</v>
+        <v>2332</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>2288</v>
+        <v>2333</v>
       </c>
       <c r="E598" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F598" s="7" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="G598" s="7" t="s">
-        <v>231</v>
+        <v>404</v>
       </c>
       <c r="H598" s="10" t="s">
-        <v>2289</v>
+        <v>131</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="6" t="s">
-        <v>2290</v>
+        <v>2334</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>344</v>
+        <v>66</v>
       </c>
       <c r="C599" s="6" t="s">
-        <v>2291</v>
+        <v>2335</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>182</v>
+        <v>2336</v>
       </c>
       <c r="E599" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F599" s="7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G599" s="7" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="H599" s="10" t="s">
-        <v>34</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="6" t="s">
-        <v>2292</v>
+        <v>2337</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>11</v>
+        <v>271</v>
       </c>
       <c r="C600" s="6" t="s">
-        <v>2293</v>
+        <v>2338</v>
       </c>
       <c r="D600" s="7" t="s">
-        <v>2294</v>
+        <v>2339</v>
       </c>
       <c r="E600" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F600" s="7" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="G600" s="7" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
       <c r="H600" s="10" t="s">
-        <v>2295</v>
+        <v>738</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="6" t="s">
-        <v>2296</v>
+        <v>2340</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>2297</v>
+        <v>54</v>
       </c>
       <c r="C601" s="6" t="s">
-        <v>2298</v>
+        <v>2341</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>362</v>
+        <v>2342</v>
       </c>
       <c r="E601" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F601" s="7" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G601" s="7" t="s">
-        <v>674</v>
+        <v>76</v>
       </c>
       <c r="H601" s="10" t="s">
-        <v>167</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="6" t="s">
-        <v>2299</v>
+        <v>2343</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>719</v>
+        <v>54</v>
       </c>
       <c r="C602" s="6" t="s">
-        <v>2300</v>
+        <v>2344</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>2301</v>
+        <v>2345</v>
       </c>
       <c r="E602" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F602" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G602" s="7" t="s">
-        <v>420</v>
+        <v>353</v>
       </c>
       <c r="H602" s="10" t="s">
-        <v>2302</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="6" t="s">
-        <v>2303</v>
+        <v>2347</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>94</v>
+        <v>158</v>
       </c>
       <c r="C603" s="6" t="s">
-        <v>2304</v>
+        <v>2348</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>2305</v>
+        <v>160</v>
       </c>
       <c r="E603" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F603" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G603" s="7" t="s">
-        <v>420</v>
+        <v>161</v>
       </c>
       <c r="H603" s="10" t="s">
-        <v>2306</v>
+        <v>162</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="s">
-        <v>2307</v>
+        <v>2349</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>2308</v>
+        <v>2350</v>
       </c>
       <c r="C604" s="6" t="s">
-        <v>2309</v>
+        <v>2351</v>
       </c>
       <c r="D604" s="7" t="s">
-        <v>182</v>
+        <v>2352</v>
       </c>
       <c r="E604" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F604" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G604" s="7" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="H604" s="10" t="s">
-        <v>34</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="s">
-        <v>2310</v>
+        <v>2353</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="C605" s="6" t="s">
-        <v>2311</v>
+        <v>2354</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>2312</v>
+        <v>2355</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F605" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G605" s="7" t="s">
-        <v>155</v>
+        <v>381</v>
       </c>
       <c r="H605" s="10" t="s">
-        <v>2313</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="6" t="s">
-        <v>2314</v>
+        <v>2357</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>11</v>
+        <v>1703</v>
       </c>
       <c r="C606" s="6" t="s">
-        <v>2315</v>
+        <v>2358</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>2316</v>
+        <v>2359</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F606" s="7" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="G606" s="7" t="s">
-        <v>51</v>
+        <v>241</v>
       </c>
       <c r="H606" s="10" t="s">
-        <v>2317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="6" t="s">
-        <v>2318</v>
+        <v>2360</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>382</v>
+        <v>95</v>
       </c>
       <c r="C607" s="6" t="s">
-        <v>2319</v>
+        <v>2361</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>2320</v>
+        <v>97</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F607" s="7" t="s">
-        <v>419</v>
+        <v>22</v>
       </c>
       <c r="G607" s="7" t="s">
-        <v>420</v>
+        <v>98</v>
       </c>
       <c r="H607" s="10" t="s">
-        <v>2321</v>
+        <v>99</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="6" t="s">
-        <v>2322</v>
+        <v>2362</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>365</v>
+        <v>61</v>
       </c>
       <c r="C608" s="6" t="s">
-        <v>2323</v>
+        <v>2363</v>
       </c>
       <c r="D608" s="7" t="s">
-        <v>2324</v>
+        <v>2364</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F608" s="7" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="G608" s="7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H608" s="10" t="s">
-        <v>2325</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="6" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>473</v>
+        <v>30</v>
       </c>
       <c r="C609" s="6" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>2328</v>
+        <v>2367</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F609" s="7" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G609" s="7" t="s">
-        <v>882</v>
+        <v>33</v>
       </c>
       <c r="H609" s="10" t="s">
-        <v>883</v>
+        <v>34</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="6" t="s">
-        <v>2329</v>
+        <v>2368</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>2330</v>
+        <v>66</v>
       </c>
       <c r="C610" s="6" t="s">
-        <v>2331</v>
+        <v>2369</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1878</v>
+        <v>2370</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F610" s="7" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="G610" s="7" t="s">
-        <v>415</v>
+        <v>69</v>
       </c>
       <c r="H610" s="10" t="s">
-        <v>354</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="6" t="s">
-        <v>2332</v>
+        <v>2372</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>441</v>
+        <v>54</v>
       </c>
       <c r="C611" s="6" t="s">
-        <v>2333</v>
+        <v>2373</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>2334</v>
+        <v>407</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F611" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G611" s="7" t="s">
-        <v>433</v>
+        <v>376</v>
       </c>
       <c r="H611" s="10" t="s">
-        <v>2335</v>
+        <v>349</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="6" t="s">
-        <v>2336</v>
+        <v>2374</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>11</v>
+        <v>497</v>
       </c>
       <c r="C612" s="6" t="s">
-        <v>2337</v>
+        <v>2375</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>2338</v>
+        <v>2376</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F612" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G612" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H612" s="10" t="s">
-        <v>178</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="6" t="s">
-        <v>2339</v>
+        <v>2378</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1002</v>
+        <v>30</v>
       </c>
       <c r="C613" s="6" t="s">
-        <v>2340</v>
+        <v>2379</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>2341</v>
+        <v>119</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G613" s="7" t="s">
-        <v>600</v>
+        <v>33</v>
       </c>
       <c r="H613" s="10" t="s">
-        <v>791</v>
+        <v>120</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="6" t="s">
-        <v>2342</v>
+        <v>2380</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="C614" s="6" t="s">
-        <v>2343</v>
+        <v>2381</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>2344</v>
+        <v>2382</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F614" s="7" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="G614" s="7" t="s">
-        <v>1968</v>
+        <v>16</v>
       </c>
       <c r="H614" s="10" t="s">
-        <v>99</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="6" t="s">
-        <v>2345</v>
+        <v>2384</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>67</v>
+        <v>177</v>
       </c>
       <c r="C615" s="6" t="s">
-        <v>2346</v>
+        <v>2385</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>2347</v>
+        <v>2386</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F615" s="7" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G615" s="7" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
       <c r="H615" s="10" t="s">
-        <v>2348</v>
+        <v>131</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="6" t="s">
-        <v>2349</v>
+        <v>2387</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>195</v>
+        <v>461</v>
       </c>
       <c r="C616" s="6" t="s">
-        <v>2350</v>
+        <v>2388</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>2351</v>
+        <v>646</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F616" s="7" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="G616" s="7" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="H616" s="10" t="s">
-        <v>2352</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="6" t="s">
-        <v>2353</v>
+        <v>2390</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1430</v>
+        <v>1177</v>
       </c>
       <c r="C617" s="6" t="s">
-        <v>2354</v>
+        <v>2391</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>2355</v>
+        <v>2392</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F617" s="7" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G617" s="7" t="s">
-        <v>114</v>
+        <v>867</v>
       </c>
       <c r="H617" s="10" t="s">
-        <v>2356</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="6" t="s">
-        <v>2357</v>
+        <v>2394</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>60</v>
+        <v>720</v>
       </c>
       <c r="C618" s="6" t="s">
-        <v>2358</v>
+        <v>2395</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>2359</v>
+        <v>2396</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F618" s="7" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="G618" s="7" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="H618" s="10" t="s">
-        <v>136</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="6" t="s">
-        <v>2360</v>
+        <v>2398</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="C619" s="6" t="s">
-        <v>2361</v>
+        <v>2399</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>2362</v>
+        <v>119</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F619" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G619" s="7" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H619" s="10" t="s">
-        <v>1424</v>
+        <v>120</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="6" t="s">
-        <v>2363</v>
+        <v>2400</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>278</v>
+        <v>72</v>
       </c>
       <c r="C620" s="6" t="s">
-        <v>2364</v>
+        <v>2401</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>2365</v>
+        <v>2402</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F620" s="7" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G620" s="7" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="H620" s="10" t="s">
-        <v>737</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="6" t="s">
-        <v>2366</v>
+        <v>2404</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>60</v>
+        <v>324</v>
       </c>
       <c r="C621" s="6" t="s">
-        <v>2367</v>
+        <v>2405</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>2368</v>
+        <v>326</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F621" s="7" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G621" s="7" t="s">
-        <v>82</v>
+        <v>327</v>
       </c>
       <c r="H621" s="10" t="s">
-        <v>1217</v>
+        <v>328</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="6" t="s">
-        <v>2369</v>
+        <v>2406</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>2370</v>
+        <v>2407</v>
       </c>
       <c r="C622" s="6" t="s">
-        <v>2371</v>
+        <v>2408</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>38</v>
+        <v>1063</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F622" s="7" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="G622" s="7" t="s">
-        <v>130</v>
+        <v>2027</v>
       </c>
       <c r="H622" s="10" t="s">
-        <v>784</v>
+        <v>171</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="6" t="s">
-        <v>2372</v>
+        <v>2409</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C623" s="6" t="s">
-        <v>2373</v>
+        <v>2410</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>2374</v>
+        <v>2411</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F623" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G623" s="7" t="s">
-        <v>358</v>
+        <v>161</v>
       </c>
       <c r="H623" s="10" t="s">
-        <v>2375</v>
+        <v>349</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="6" t="s">
-        <v>2376</v>
+        <v>2412</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>163</v>
+        <v>1282</v>
       </c>
       <c r="C624" s="6" t="s">
-        <v>2377</v>
+        <v>2413</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>165</v>
+        <v>2414</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F624" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G624" s="7" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H624" s="10" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="6" t="s">
-        <v>2378</v>
+        <v>2415</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>2379</v>
+        <v>2416</v>
       </c>
       <c r="C625" s="6" t="s">
-        <v>2380</v>
+        <v>2417</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>2381</v>
+        <v>959</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F625" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G625" s="7" t="s">
-        <v>166</v>
+        <v>241</v>
       </c>
       <c r="H625" s="10" t="s">
-        <v>354</v>
+        <v>322</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="6" t="s">
-        <v>2382</v>
+        <v>2418</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>382</v>
+        <v>452</v>
       </c>
       <c r="C626" s="6" t="s">
-        <v>2383</v>
+        <v>2419</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>2384</v>
+        <v>2420</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F626" s="7" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G626" s="7" t="s">
-        <v>385</v>
+        <v>455</v>
       </c>
       <c r="H626" s="10" t="s">
-        <v>2385</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="6" t="s">
-        <v>2386</v>
+        <v>2421</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1692</v>
+        <v>54</v>
       </c>
       <c r="C627" s="6" t="s">
-        <v>2387</v>
+        <v>2422</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>2388</v>
+        <v>2423</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F627" s="7" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="G627" s="7" t="s">
-        <v>248</v>
+        <v>51</v>
       </c>
       <c r="H627" s="10" t="s">
-        <v>327</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="6" t="s">
-        <v>2389</v>
+        <v>2425</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>101</v>
+        <v>226</v>
       </c>
       <c r="C628" s="6" t="s">
-        <v>2390</v>
+        <v>2426</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>38</v>
+        <v>2427</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F628" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G628" s="7" t="s">
-        <v>103</v>
+        <v>2428</v>
       </c>
       <c r="H628" s="10" t="s">
-        <v>104</v>
+        <v>162</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="6" t="s">
-        <v>2391</v>
+        <v>2429</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>11</v>
+        <v>2430</v>
       </c>
       <c r="C629" s="6" t="s">
-        <v>2392</v>
+        <v>2431</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>2393</v>
+        <v>2432</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F629" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G629" s="7" t="s">
-        <v>51</v>
+        <v>155</v>
       </c>
       <c r="H629" s="10" t="s">
-        <v>1788</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="6" t="s">
-        <v>2394</v>
+        <v>2434</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>30</v>
+        <v>1036</v>
       </c>
       <c r="C630" s="6" t="s">
-        <v>2395</v>
+        <v>2435</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>2396</v>
+        <v>2436</v>
       </c>
       <c r="E630" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F630" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G630" s="7" t="s">
-        <v>33</v>
+        <v>867</v>
       </c>
       <c r="H630" s="10" t="s">
-        <v>34</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="6" t="s">
-        <v>2397</v>
+        <v>2438</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>72</v>
+        <v>1605</v>
       </c>
       <c r="C631" s="6" t="s">
-        <v>2398</v>
+        <v>2439</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>2399</v>
+        <v>119</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F631" s="7" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G631" s="7" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H631" s="10" t="s">
-        <v>2210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="6" t="s">
-        <v>2400</v>
+        <v>2440</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>60</v>
+        <v>469</v>
       </c>
       <c r="C632" s="6" t="s">
-        <v>2401</v>
+        <v>2441</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>414</v>
+        <v>2442</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F632" s="7" t="s">
-        <v>135</v>
+        <v>292</v>
       </c>
       <c r="G632" s="7" t="s">
-        <v>380</v>
+        <v>663</v>
       </c>
       <c r="H632" s="10" t="s">
-        <v>354</v>
+        <v>171</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="6" t="s">
-        <v>2402</v>
+        <v>2443</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1375</v>
+        <v>193</v>
       </c>
       <c r="C633" s="6" t="s">
-        <v>2403</v>
+        <v>2444</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>2404</v>
+        <v>646</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F633" s="7" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G633" s="7" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H633" s="10" t="s">
-        <v>2405</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="6" t="s">
-        <v>2406</v>
+        <v>2446</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1375</v>
+        <v>11</v>
       </c>
       <c r="C634" s="6" t="s">
-        <v>2407</v>
+        <v>2447</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>2408</v>
+        <v>2448</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G634" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H634" s="10" t="s">
-        <v>2409</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="6" t="s">
-        <v>2410</v>
+        <v>2450</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>30</v>
+        <v>506</v>
       </c>
       <c r="C635" s="6" t="s">
-        <v>2411</v>
+        <v>2451</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>124</v>
+        <v>2452</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F635" s="7" t="s">
-        <v>22</v>
+        <v>509</v>
       </c>
       <c r="G635" s="7" t="s">
-        <v>33</v>
+        <v>509</v>
       </c>
       <c r="H635" s="10" t="s">
-        <v>125</v>
+        <v>510</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="6" t="s">
-        <v>2412</v>
+        <v>2453</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="C636" s="6" t="s">
-        <v>2413</v>
+        <v>2454</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>2414</v>
+        <v>2455</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F636" s="7" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G636" s="7" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H636" s="10" t="s">
-        <v>2415</v>
+        <v>450</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="6" t="s">
-        <v>2416</v>
+        <v>2456</v>
       </c>
       <c r="B637" s="6" t="s">
-        <v>184</v>
+        <v>378</v>
       </c>
       <c r="C637" s="6" t="s">
-        <v>2417</v>
+        <v>2457</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>2418</v>
+        <v>2458</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F637" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G637" s="7" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="H637" s="10" t="s">
-        <v>136</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="6" t="s">
-        <v>2419</v>
+        <v>2460</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>466</v>
+        <v>271</v>
       </c>
       <c r="C638" s="6" t="s">
-        <v>2420</v>
+        <v>2461</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>647</v>
+        <v>2462</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F638" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G638" s="7" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="H638" s="10" t="s">
-        <v>58</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="6" t="s">
-        <v>2421</v>
+        <v>2463</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1174</v>
+        <v>360</v>
       </c>
       <c r="C639" s="6" t="s">
-        <v>2422</v>
+        <v>2464</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>2423</v>
+        <v>2465</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F639" s="7" t="s">
-        <v>56</v>
+        <v>363</v>
       </c>
       <c r="G639" s="7" t="s">
-        <v>863</v>
+        <v>363</v>
       </c>
       <c r="H639" s="10" t="s">
-        <v>2424</v>
+        <v>364</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="6" t="s">
-        <v>2425</v>
+        <v>2466</v>
       </c>
       <c r="B640" s="6" t="s">
-        <v>719</v>
+        <v>54</v>
       </c>
       <c r="C640" s="6" t="s">
-        <v>2426</v>
+        <v>2467</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>2427</v>
+        <v>97</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F640" s="7" t="s">
-        <v>419</v>
+        <v>39</v>
       </c>
       <c r="G640" s="7" t="s">
-        <v>420</v>
+        <v>40</v>
       </c>
       <c r="H640" s="10" t="s">
-        <v>2428</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="6" t="s">
-        <v>2429</v>
+        <v>2469</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="C641" s="6" t="s">
-        <v>2430</v>
+        <v>2470</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>124</v>
+        <v>2471</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G641" s="7" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H641" s="10" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="6" t="s">
-        <v>2431</v>
+        <v>2472</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>78</v>
+        <v>378</v>
       </c>
       <c r="C642" s="6" t="s">
-        <v>2432</v>
+        <v>2473</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>2433</v>
+        <v>2474</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F642" s="7" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="G642" s="7" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="H642" s="10" t="s">
-        <v>2434</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="6" t="s">
-        <v>2435</v>
+        <v>2476</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C643" s="6" t="s">
-        <v>2436</v>
+        <v>2477</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>2437</v>
+        <v>2478</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F643" s="7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G643" s="7" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="H643" s="10" t="s">
-        <v>2438</v>
+        <v>707</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="6" t="s">
-        <v>2439</v>
+        <v>2479</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>329</v>
+        <v>2480</v>
       </c>
       <c r="C644" s="6" t="s">
-        <v>2440</v>
+        <v>2481</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>331</v>
+        <v>2482</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F644" s="7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G644" s="7" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="H644" s="10" t="s">
-        <v>333</v>
+        <v>510</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="6" t="s">
-        <v>2441</v>
+        <v>2483</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>2442</v>
+        <v>122</v>
       </c>
       <c r="C645" s="6" t="s">
-        <v>2443</v>
+        <v>2484</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1064</v>
+        <v>2485</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F645" s="7" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="G645" s="7" t="s">
-        <v>2035</v>
+        <v>455</v>
       </c>
       <c r="H645" s="10" t="s">
-        <v>178</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="6" t="s">
-        <v>2444</v>
+        <v>2487</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>60</v>
+        <v>2488</v>
       </c>
       <c r="C646" s="6" t="s">
-        <v>2445</v>
+        <v>2489</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>2446</v>
+        <v>357</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F646" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G646" s="7" t="s">
-        <v>166</v>
+        <v>675</v>
       </c>
       <c r="H646" s="10" t="s">
-        <v>354</v>
+        <v>162</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="6" t="s">
-        <v>2447</v>
+        <v>2490</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1281</v>
+        <v>2491</v>
       </c>
       <c r="C647" s="6" t="s">
-        <v>2448</v>
+        <v>2492</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>2449</v>
+        <v>2493</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F647" s="7" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G647" s="7" t="s">
-        <v>166</v>
+        <v>241</v>
       </c>
       <c r="H647" s="10" t="s">
-        <v>167</v>
+        <v>322</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="6" t="s">
-        <v>2450</v>
+        <v>2494</v>
       </c>
       <c r="B648" s="6" t="s">
-        <v>2451</v>
+        <v>720</v>
       </c>
       <c r="C648" s="6" t="s">
-        <v>2452</v>
+        <v>2495</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>945</v>
+        <v>722</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F648" s="7" t="s">
-        <v>97</v>
+        <v>412</v>
       </c>
       <c r="G648" s="7" t="s">
-        <v>248</v>
+        <v>413</v>
       </c>
       <c r="H648" s="10" t="s">
-        <v>327</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="6" t="s">
-        <v>2453</v>
+        <v>2497</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>473</v>
+        <v>72</v>
       </c>
       <c r="C649" s="6" t="s">
-        <v>2454</v>
+        <v>2498</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>2455</v>
+        <v>2499</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F649" s="7" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G649" s="7" t="s">
-        <v>882</v>
+        <v>45</v>
       </c>
       <c r="H649" s="10" t="s">
-        <v>1217</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="6" t="s">
-        <v>2456</v>
+        <v>2500</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="C650" s="6" t="s">
-        <v>2457</v>
+        <v>2501</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>2458</v>
+        <v>2502</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F650" s="7" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G650" s="7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H650" s="10" t="s">
-        <v>2459</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="6" t="s">
-        <v>2460</v>
+        <v>2503</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>2461</v>
+        <v>177</v>
       </c>
       <c r="C651" s="6" t="s">
-        <v>2462</v>
+        <v>2504</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>2463</v>
+        <v>407</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F651" s="7" t="s">
-        <v>419</v>
+        <v>130</v>
       </c>
       <c r="G651" s="7" t="s">
-        <v>2464</v>
+        <v>376</v>
       </c>
       <c r="H651" s="10" t="s">
-        <v>1982</v>
+        <v>349</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="6" t="s">
-        <v>2465</v>
+        <v>2505</v>
       </c>
       <c r="B652" s="6" t="s">
-        <v>234</v>
+        <v>2506</v>
       </c>
       <c r="C652" s="6" t="s">
-        <v>2466</v>
+        <v>2507</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>2467</v>
+        <v>2508</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F652" s="7" t="s">
-        <v>135</v>
+        <v>737</v>
       </c>
       <c r="G652" s="7" t="s">
-        <v>2468</v>
+        <v>103</v>
       </c>
       <c r="H652" s="10" t="s">
-        <v>167</v>
-[...701 lines deleted...]
-        <v>40</v>
+        <v>1340</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>