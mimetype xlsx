--- v2 (2026-04-17)
+++ v3 (2026-11-04)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ServiceDirectory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="470">
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>ExcelPhoneNumber</t>
   </si>
   <si>
     <t xml:space="preserve"> Early Childhood - Content &amp; Curriculum</t>
   </si>
   <si>
     <t>Alicia Atwood</t>
   </si>
   <si>
     <t>501-682-0492</t>
   </si>
   <si>
     <t>21st Century Community Learning Centers</t>
   </si>
   <si>
@@ -598,54 +598,51 @@
   <si>
     <t>501-682-7942</t>
   </si>
   <si>
     <t>Curriculum - World Languages</t>
   </si>
   <si>
     <t xml:space="preserve">Sarah Burns </t>
   </si>
   <si>
     <t>Curriculum Support</t>
   </si>
   <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>Jeff Killingsworth</t>
   </si>
   <si>
     <t>501-683-0560</t>
   </si>
   <si>
     <t>Data Request</t>
   </si>
   <si>
-    <t>Linda Jenkins</t>
-[...2 lines deleted...]
-    <t>501-682-5885</t>
+    <t>Mary Wilcox</t>
   </si>
   <si>
     <t>Deputy Secretary of Education</t>
   </si>
   <si>
     <t>Stacy Smith</t>
   </si>
   <si>
     <t>501-683-4783</t>
   </si>
   <si>
     <t>DESE Website</t>
   </si>
   <si>
     <t xml:space="preserve">Digital Providers </t>
   </si>
   <si>
     <t>Daniel Collier</t>
   </si>
   <si>
     <t>501-683-0788</t>
   </si>
   <si>
     <t>Director of Career and Technical Education</t>
   </si>
@@ -2642,1659 +2639,1659 @@
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C82" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>198</v>
+        <v>82</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D85" s="0" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C88" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="C89" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="C90" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C93" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C94" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="C95" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>198</v>
+        <v>82</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C99" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C100" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C103" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="B105" s="0" t="s">
+      <c r="C105" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="B106" s="0" t="s">
+      <c r="C106" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="C110" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="B111" s="0" t="s">
+      <c r="C111" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C112" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B114" s="0" t="s">
+      <c r="C114" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C115" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B116" s="0" t="s">
+      <c r="C116" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B117" s="0" t="s">
+      <c r="C117" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B118" s="0" t="s">
+      <c r="C118" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B119" s="0" t="s">
+      <c r="C119" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C125" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="B126" s="0" t="s">
+      <c r="C126" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="B128" s="0" t="s">
+      <c r="C128" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="B129" s="0" t="s">
+      <c r="C129" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D129" s="0" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="B130" s="0" t="s">
+      <c r="C130" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="B131" s="0" t="s">
+      <c r="C131" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D131" s="0" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="B132" s="0" t="s">
+      <c r="C132" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C133" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C134" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B135" s="0" t="s">
+      <c r="C135" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D135" s="0" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B136" s="0" t="s">
+      <c r="C136" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="C137" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D137" s="0" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B138" s="0" t="s">
+      <c r="C138" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B139" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B139" s="0" t="s">
+      <c r="C139" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D139" s="0" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C140" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B141" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="C141" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="B142" s="0" t="s">
+      <c r="C142" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D142" s="0" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C143" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="C144" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D144" s="0" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="B145" s="0" t="s">
+      <c r="C145" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D145" s="0" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="B146" s="0" t="s">
+      <c r="C146" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D146" s="0" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="B147" s="0" t="s">
+      <c r="C147" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D147" s="0" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C148" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C149" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="B150" s="0" t="s">
+      <c r="C150" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D150" s="0" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C151" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B152" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C152" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D152" s="0" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="B153" s="0" t="s">
+      <c r="C153" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D153" s="0" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="B154" s="0" t="s">
+      <c r="C154" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D154" s="0" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C155" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C156" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D156" s="0" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="B157" s="0" t="s">
+      <c r="C157" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D157" s="0" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C159" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="B160" s="0" t="s">
+      <c r="C160" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D160" s="0" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="B161" s="0" t="s">
+      <c r="C161" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D161" s="0" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="B162" s="0" t="s">
+      <c r="C162" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D162" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="B163" s="0" t="s">
+      <c r="C163" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D163" s="0" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B164" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B164" s="0" t="s">
+      <c r="C164" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D164" s="0" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="B165" s="0" t="s">
+      <c r="C165" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D165" s="0" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B166" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="B166" s="0" t="s">
+      <c r="C166" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D166" s="0" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C167" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="B168" s="0" t="s">
+      <c r="C168" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D168" s="0" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="B169" s="0" t="s">
+      <c r="C169" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D169" s="0" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="B170" s="0" t="s">
+      <c r="C170" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D170" s="0" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="B171" s="0" t="s">
+      <c r="C171" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D171" s="0" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="B172" s="0" t="s">
+      <c r="C172" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D172" s="0" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="B173" s="0" t="s">
+      <c r="C173" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D173" s="0" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B174" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="B174" s="0" t="s">
+      <c r="C174" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D174" s="0" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="B175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="B176" s="0" t="s">
+      <c r="C176" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D176" s="0" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C177" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B178" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C178" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D178" s="0" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C179" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="B180" s="0" t="s">
+      <c r="C180" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D180" s="0" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B181" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C181" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D181" s="0" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B182" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C182" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D182" s="0" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="B183" s="0" t="s">
+      <c r="C183" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D183" s="0" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C184" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="B185" s="0" t="s">
+      <c r="C185" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D185" s="0" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B186" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C186" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D186" s="0" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="B187" s="0" t="s">
+      <c r="C187" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D187" s="0" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B188" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C188" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D188" s="0" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>449</v>
       </c>
-      <c r="B189" s="0" t="s">
+      <c r="C189" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D189" s="0" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B190" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C190" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D190" s="0" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="B191" s="0" t="s">
+      <c r="C191" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D191" s="0" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B192" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C192" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D192" s="0" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="B193" s="0" t="s">
+      <c r="C193" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D193" s="0" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="B194" s="0" t="s">
+      <c r="C194" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D194" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C195" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="B196" s="0" t="s">
+      <c r="C196" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D196" s="0" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C197" s="1" t="b">
         <v>1</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B198" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="B198" s="0" t="s">
+      <c r="C198" s="1" t="b">
+        <v>1</v>
+      </c>
+      <c r="D198" s="0" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>