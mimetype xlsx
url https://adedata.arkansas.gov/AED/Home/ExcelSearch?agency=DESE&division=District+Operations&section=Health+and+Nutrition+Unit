--- v2 (2026-03-31)
+++ v3 (2026-05-16)
@@ -4,157 +4,81 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="AED" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>ADE Employee Directory</t>
   </si>
   <si>
-    <t>3/31/2026
-11:07:51 AM</t>
+    <t>5/16/2026
+2:22:33 AM</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Address</t>
-  </si>
-[...74 lines deleted...]
-    </d:r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000" tint="0"/>
       <name val="Raleway"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF" tint="0"/>
       <name val="Microsoft Sans Serif"/>
     </font>
     <font>
       <sz val="14"/>
@@ -191,164 +115,129 @@
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="10">
     <xf fontId="0" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0"/>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="1" applyFont="1" borderId="0" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="3" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="3" applyFont="1" fillId="3" applyFill="1" borderId="1" applyBorder="1" xfId="0">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="1" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.9537105560303" customWidth="1" style="2"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="24.8910236358643" customWidth="1" style="3"/>
+    <col min="1" max="1" width="9.140625" customWidth="1" style="2"/>
+    <col min="2" max="2" width="11.9820775985718" customWidth="1" style="2"/>
+    <col min="3" max="3" width="9.140625" customWidth="1" style="2"/>
+    <col min="4" max="4" width="14.5992650985718" customWidth="1" style="3"/>
+    <col min="5" max="5" width="11.2672338485718" customWidth="1" style="3"/>
+    <col min="6" max="6" width="9.140625" customWidth="1" style="3"/>
+    <col min="7" max="7" width="9.140625" customWidth="1" style="3"/>
     <col min="8" max="8" width="40" customWidth="1" style="4"/>
     <col min="9" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...5 lines deleted...]
-      <c r="H1" s="8" t="s">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="7" t="s">
         <v>9</v>
-      </c>
-[...24 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>