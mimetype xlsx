--- v3 (2026-05-16)
+++ v4 (2026-07-02)
@@ -9,52 +9,52 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="AED" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>ADE Employee Directory</t>
   </si>
   <si>
-    <t>5/16/2026
-2:22:33 AM</t>
+    <t>7/2/2026
+4:48:02 AM</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Address</t>
   </si>