--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -4,57 +4,57 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="AED" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <si>
     <t>ADE Employee Directory</t>
   </si>
   <si>
-    <t>12/14/2025
-11:03:35 PM</t>
+    <t>4/5/2026
+2:41:50 AM</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Address</t>
   </si>
@@ -1135,50 +1135,86 @@
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Tina.LaFountaine@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-682-5043</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
+      <d:t xml:space="preserve">Latoya Baker</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Education Program Coordinator</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Latoya.Baker@ade.arkansas.gov</d:t>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Raleway"/>
+      </d:rPr>
       <d:t xml:space="preserve">Leah Elmore</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Education Professional II</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Leah.Elmore@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
@@ -1283,77 +1319,50 @@
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Missy Martin</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Missy.Martin@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">501-683-6315</d:t>
-    </d:r>
-[...25 lines deleted...]
-      <d:t xml:space="preserve">501-682-1774</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Patrick Sawatsky</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
       </d:rPr>
       <d:t xml:space="preserve">Patrick.Sawatsky@ade.arkansas.gov</d:t>
     </d:r>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Raleway"/>
@@ -2528,379 +2537,379 @@
       </c>
       <c r="G27" s="7" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="H28" s="10" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="10" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="10" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="H33" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="H34" s="10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="H36" s="10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="H37" s="10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="H39" s="10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>57</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>57</v>
       </c>
       <c r="H40" s="10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>